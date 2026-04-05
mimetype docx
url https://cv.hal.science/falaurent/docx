--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Laurent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of TgGSK3, a druggable kinase in Toxoplasma gondii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Diaz-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Swale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Dobrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.9765. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-64701-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of digestive physicochemical parameters of adults and infants on the pathophysiology of Cryptosporidium parvum using the dynamic TIM-1 gastrointestinal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chalançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13099-024-00648-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of intestinal mononuclear phagocyte subsets in young ruminants at homeostasis and during Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Baillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1379798. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2024.1379798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleterious intestinal inflammation in neonatal mice treated with TLR2/TLR6 agonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116 (5), pp.1142-1156. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jleuko/qiae140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential business model for a European vaccine R&D infrastructure and its estimated socio-economic impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jungbluth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Slezak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Depraetere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.1401. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.141399.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The caecal microbiota promotes the acute inflammatory response and the loss of the intestinal barrier integrity during severe Eimeria tenella infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.1250080. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2023.1250080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Safe and effective treatments are needed for cryptosporidiosis, a truly neglected tropical disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian H Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumiti Vinayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Striepen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujjini H Manjunatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim A Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (8), pp.e012540. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjgh-2023-012540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota promotes recruitment and pro-inflammatory response of caecal macrophages during E. tenella infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.65. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13099-023-00591-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of Eimeria tenella Rhoptry Kinase 2 Induces Early Production of Schizonts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Amadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.e0013723. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.00137-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altiratinib blocks Toxoplasma gondii and Plasmodium falciparum development by selectively targeting a spliceosome kinase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Swale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nardella Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (656), 17 p. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scitranslmed.abn3231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upregulation of gut cathepsin L during Eimeria tenella infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vanderlynden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rvsc.2021.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide expression patterns of rhoptry kinases during the Eimeria tenella life-cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (8), 14 p. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9081621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a newborn lamb gut-loop model to evaluate new methods of enteric disease control and reduce experimental animal use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Baillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (9), 15 p. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vetsci8090170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue resources for the functional annotation of animal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.666265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Supplementation of Food Ingredient (Prebiotic) or Food Contaminant (Mycotoxin) Influences Mucosal Immune System in Piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Seeboth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), 18 p. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12072115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum Subverts Antimicrobial Activity of CRAMP by Reducing Its Expression in Neonatal Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (11), 13 p. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8111635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Cryptosporidium spp.: highlights from the seventh international Giardia and Cryptosporidium conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carmena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kváč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Chalmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica C Kissinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, 10 p. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Absence of Gut Microbiota Alters the Development of the Apicomplexan Parasite Eimeria tenella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.632556. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2020.632556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Germ-Free Fast-Growing Broilers from a Commercial Line for Microbiota Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, 8 p. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/61148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target Identification of an Antimalarial Oxaborole Identifies AN13762 as an Alternative Chemotype for Targeting CPSF3 in Apicomplexan Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Swale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (12), 14 p. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2020.101871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batf3-Dependent Intestinal Dendritic Cells Play a Critical Role in the Control of Cryptosporidium parvum Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Levern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219 (6), pp.925-935. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiy528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-captured inhibition of pre-mRNA processing activity by CPSF3 controls Cryptosporidium infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Swale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bougdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (517), 11 p. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scitranslmed.aax7161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eimeria tenella ROP kinase EtROP1 induces G0/G1 cell cycle arrest and inhibits host cell apoptosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Amadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (7), 14 p. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.13027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of an in vitro chicken epithelial cell line model to investigate Eimeria tenella gamete development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), 8 p. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-2622-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stress in mice is a suitable model for Irritable Bowel Syndrome but does not predispose to colitis nor increase susceptibility to enteric infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73, pp.403-4015. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2018.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate immune responses play a key role in controlling infection of the intestinal epithelium by Cryptosporidium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (12), pp.711-721. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FHL2 regulates natural killer cell development and activation during Streptococcus pneumoniae infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-France Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Brea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.123. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2017.00123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paneth cell defects induce microbiota dysbiosis In mice and promote visceral hypersensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153, pp.1594-1606. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2017.08.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antigen-specific response to &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; profilin, a TLR11/12 ligand, depends on its intrinsic adjuvant properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Hedhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroon Akbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Heraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 205 (4), pp.345-352. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00430-016-0452-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum increases intestinal permeability through interaction with epithelial cells and IL-1β and TNFα released by inflammatory monocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Saltet de Sablet d'Estieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.1871-1880. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of the anticoccidial activity of trifluoropyrido[1,2-a]pyrimidin-2-one derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Silpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pénichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1), pp.114-120. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2015.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early intestinal immune response in experimental neonatal ovine cryptosporidiosis is characterized by an increased frequency of perforin expressing NCR1(+) NK cells and by NCR1(-) CD8(+) cell recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne K Storset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preben Boysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (1), 17 p. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-014-0136-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145644v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced parasite motility and micronemal protein secretion by a p38 MAPK inhibitor leads to a severe impairment of cell invasion by the apicomplexan parasite Eimeria tenella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), 19 p. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0116509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCL20 Displays Antimicrobial Activity Against Cryptosporidium parvum, but Its Expression Is Reduced During Infection in the Intestine of Neonatal Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 212 (8), pp.1332-1340. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiv206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gut flora is required for the control of intestinal infection by poly(I:C) administration in neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), pp.533-540. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/gmic.29154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(I:C)-induced protection of neonatal mice against intestinal Cryptosporidium parvum infection requires an additional TLR5 signal provided by the gut flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 209 (3), pp.457-467. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jit432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal CD103+ dendritic cells are key players in the innate immune control of &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; infection in neonatal mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Biomedical Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal CD103+ dendritic cells are key players in the innate immune control of [i]Cryptosporidium parvum[/i] infection in neonatal mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (12), 16 p. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1003801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenteric lymph node cells from neonates present a prominent IL-12 response to CpG oligodeoxynucleotide via an IL-15 feedback loop of amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42, 12 p. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-42-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine CD16+/CD14− blood lymphocytes present all the major characteristics of natural killer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preben Boysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne K. Storset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres/2009052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and molecular mechanisms underlying the strong neonatal IL-12 response of lamb mesenteric lymph node cells to R-848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (10), 13 p. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0013705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine neonate natural killer cells are fully functional and highly responsive to interleukin-15 and to NKp46 receptor stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne K. Storset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preben Boysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres/2009037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective Role for Protease-Activated Receptor-2 against Influenza Virus Pathogenesis via an IFN-gamma-Dependent Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khoufache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Morello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (12), pp.7795-7802. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.0803743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonate Intestinal Immune Response to CpG Oligodeoxynucleotide Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Clauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (12), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0008291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCR5 is involved in controlling the early stage of Cryptosporidium parvum infection in neonates but is dispensable for parasite elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (4), pp.390-395. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2007.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal goats display a stronger TH1-type cytokine response to TLR ligands than adults.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tourais-Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (10), pp.1231-1241. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2008.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The methylerythritol phosphate pathway for isoprenoid biosynthesis in coccidia: Presence and sensitivity to fosmidomycin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoia Mincheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Viaud-Massuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 116 (4), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2007.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of intestinal epithelial cells in dendritic cell recruitment during C. parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (5), pp.574-582. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2007.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryptosporidiose chez les jeunes ruminants non sevrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and intraperitoneal administration of phosphorothioate oligodeoxynucleotides leads to control of Cryptosporidium parvum infection in neonatal mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 193 (10), pp.1400-1407. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/503748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of tumor necrosis factor alpha in development of immunity against Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Mcdonald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (7), pp.4379-4382. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.00195-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryptosporidiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased susceptiblility of beta7-integrin-deficient neonatal mice in the early stage of Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72 (6), pp.3634-3637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased susceptibility of p7-Integrin-deficient neonatal mice in the early stage of Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72 (6), pp.3634-3637. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.72.6.3634-3637.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of gamma interferon in chemokine expression in the ileum of mice and in a murine intestinal epithelial cell line after Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 70 (4), pp.2090-2099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryptosporidiose des ruminants (2e partie) Diagnostic, moyens de lutte et risques pour l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1543, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum-specific mucosal immune response in C57BL/6 neonatal and gamma interferon-deficient mice: role of tumor necrosis factor alpha in protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 69 (3), pp.1635-1642. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.69.3.1635-1642.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of chicken mucosal immune response to Eimeria tenella and Eimeria maxima infection by quantitative reverse transcription-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 69 (4), pp.2527-2534. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.69.4.2527-2534.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryptosporidiose des ruminants (1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hebdo Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33, pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal epithelial cell apoptosis following Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F. Mccole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Kagnoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 68 (3), pp.1710-1713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryptosporidiose des ruminants (1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1536, pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide production by human intestinal epithelial cells and competition for arginine as potential determinants of host defense against the lumen-dwelling pathogen Giardia lamblia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Langford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Hetsko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 164, pp.1478-1487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caspase-dependent apoptosis during infection with Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Ojcius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Perfettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (14), pp.1163-1168. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1286-4579(99)00246-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenesis of Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mccole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eckermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Kagnoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (2), pp.141-148. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1286-4579(99)80005-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of a leucine aminopeptidase from Eimeria falciformis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Kaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Luffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yvore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (1), pp.107-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human intestinal epithelial cells respond to Cryptosporidium parvum infection with increased prostaglandin H synthase 2 expression and prostaglandin E2 and F2alpha production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Kagnoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.C. Savidge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 66 (4), pp.1787-1790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid cloning of PCR-derived RAPD probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Comes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 23 (2), pp.210-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum infection of human intestinal epithelial cells induces the polarized secretion of C-X-C chemokines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.C. Savidge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 65 (12), pp.5067-5073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination contre les coccidioses aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yvore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bessay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26 (3), pp.215-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune responses and protective effect in mice vaccinated orally with surface sporozoite protein of Eimeria falciformis in ISCOMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kazanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 12 (9), pp.798-804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immunodominant Eimeria acervulina sporozoite antigen previously described as p160/p240 is a 19-kilodalton antigen present in several Eimeria species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kazanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yvore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 63 (1), pp.79-86. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0166-6851(94)90010-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression of cDNA encoding an Eimeria acervulina 70kDa sporozoite protein which is related to the 70 kDa heat-shock protein family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yvore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 66 (2), pp.349-352. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0166-6851(94)90161-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective oral immunization of chickens against Eimeria tenella with sporozoite surface antigens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sahibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dakkak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kazanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 38 (3-4), pp.327-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of an Eimeria acervulina sporozoite gene homologous to aspartyl proteinases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Chilmonczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zgrzebski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 62 (2), pp.303-312. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0166-6851(93)90119-i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccins anticoccidiens. Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yvore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bessay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 24 (3), pp.229-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eimeria tenella et Eimeria acervulina : une stimulation antigénique in vitro des cellules provenant de poulets immuns induit le transfert adoptif de la protection contre les coccidioses aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sahibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kazanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 24, pp.408-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative-metabolism of polymorphonuclear leukocytes - modulation by adhesive stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Benoliel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 49 (3), pp.217 - 226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights into the activity of Benzoxaboroles against Cryptosporidium parvum : CPSF3 targeting and resistance implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Swale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of digestive physicochemical parameters of adults and infants on the pathophysiology of Cryptosporidium parvum using the dynamic TIM-1 gastrointestinal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chalançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A drug repurposing screen identifies altiratinib as a selective inhibitor of a key regulatory splicing kinase and a potential therapeutic for toxoplasmosis and malaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Swale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural Expansion Microscopy (U-ExM): new insight for the nanoscale characterization of host-pathogen interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Pautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Lopatynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Dobrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting innate immunity during the neonatal period, with NOD2 ligand, to protect against Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Mucosal Immunology Group Meeting - EMIG 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Berne (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures immuno-metabolomiques des cellules immunitaires innées bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Baillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Club d’Immunologie et Vaccinologie Vétérinaire (CIVVet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibler l'immunité innée pendant la période néonatale avec des ligands ciblant le récepteur NOD2, pour lutter contre la cryptosporidiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Club d’Immunologie et Vaccinologie Vétérinaire (CIVVet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota influences the evolution and transcriptomic profile of macrophages following Eimeria tenella infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science Association Annual Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture d’organoïdes de caecum de poulet pour étudier l’effet d’une supplémentation en acides aminés et polyphénols dans le contexte d’une infection avec le parasite Eimeria tenella.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Organoïdes et recherche agronomique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eimeria tenella ROP kinase 2 induces p38 MAPK cellular pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting innate immunity during the neonatal period with NOD2-based ligands to fight Cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Colloque BiotechnoCentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nouan-Le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the microbiota in the physiopathology of Eimeria tenella infection: focus on γδ T cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale (JAS SA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture d’organoïdes de caecum de poulet pour étudier l’effet d’une supplémentation en acides aminés et polyphénols dans le contexte d’une infection avec le parasite Eimeria tenella.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Burlaud-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique de la Fédération de Recherche en Infectiologie (FéRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting innate immunity during the neonatal period with NOD2-based ligands to fight Cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale (JAS SA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulation of bovine neonate immune cells : metabolomic and transcriptomic responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale (JAS SA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eimeria tenella induces p38 MAPK signalling pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022- FéRI Scientific Days 2022, Région Centre Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Intestinal mononuclear phagocyte subsets of young lamb at homeostasis by single cell RNA-Seq and during Cryptosporidium parvum infection by flow cytometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Baillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApicoWplexa 2022 - 6. International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bern, Switzerland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a curative treatment to control cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Motan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theresine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO worshop « New frontiers in host-parasite-interactions, from cell to organism »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Six-Fours-les-Plages, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of physicochemical parameters of child or adult digestive tract on Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chalancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Mazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du département INRAE SA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal mononuclear phagocyte subsets of young ruminants : Characterization at homeostasis and during Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Baillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Veterinary Immunology Workshop (EVIW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, online, Serbia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du microbiote sur le développement du parasite &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the microbiota on the development of the parasite Eimeria tenella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the intestinal cDC1 dendritic cells in the control of cryptosporidiosis in the murine and lamb models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Baillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oxaborole AN3661 permet l’élimination de Cryptosporidium en modèle murin via l’inhibition de CPSF3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Swale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bougdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des lymphocytes gamma delta dans la physiopathologie de l’infection par &amp;lt;em&amp;gt;E. tenella&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; can subvert the host immune response through manipulation of CRAMP expression during neonatal infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Giardia and Cryptosporidium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France. , 243 p., 2019, 7. International Giardia and Cryptosporidium Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host genetic contribution to understand the susceptibility to cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Eloudzeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique de la Fédération de Recherche en Infectiologie (FéRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tours, France. pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiopathologie de l’infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; et intégrité de la barrière intestinale : influence du microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the expression of a ﬂuorescent marker in &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; transgenic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Sarce-Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un test de criblage rapide pour évaluer l’effet antiparasitaire de molécules vis-à-vis du développement d’&amp;lt;em&amp;gt;Eimeria tenella in vitro&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Boinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EtROP2, une ROP kinase localisée au sein du compartiment des rhoptries et exprimée durant les stades précoces du cycle parasitaire d’&amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seillac, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Paneth cells during infection of neonatal mice by &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Giardia and Cryptosporidium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France. , 243 p., 2019, 7. International Giardia and Cryptosporidium Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EtROP2 is an early expressed kinase localisated in the rhoptry compartment of Eimeria tenella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of γδ T cells in the physiopathology of Eimeria tenella infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Féri Scientific Days (FeRI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Joué-Lès-Tours, France. poster 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La kinase d’Eimeria tenella EtROP1 inhibe l’apoptose de la cellule hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel des Sociétés Françaises de Mycologie Médicale (SFMM) et de Parasitologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nice, France. , pp.187, Programme et résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage recruitment and activation during &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of an in vitro chicken epithelial cell line model to investigate &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; gamete development and the epithelial cell response to the infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of an in vitro chicken epithelial cell line model to investigate Eimeria tenella gamete development and the epithelial cell response to the infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel des Sociétés Françaises de Mycologie Médicale (SFMM) et de Parasitologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nice, France. , pp.236, Programme et résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuated vaccine strain of &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt;: immunostimulatory properties and control of cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boursini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la génétique pour comprendre la sensibilité a l’infection par &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Eloudzeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Paneth cells during cryptosporidiosis : first results in a mouse model of neonatal cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of antimicrobial peptides produced by Paneth cells during neonatal infection by &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Antimicrobial Peptides - AMP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France. , 123 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles des peptides antimicrobiens produits par les cellules de Paneth lors de l'infection par &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Annuelles du GDR 3625 MuFoPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pessac, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication des cellules de Paneth lors de l’infection néonatale par Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Seillac, France. , 100 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de kinases dans l'invasion de la cellule épithéliale par le parasite apicomplexe &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; et sa replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCL20 production by &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; infected chicken epithelial cells: a new mechanism to control the infection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Herrsching am Ammersee, Germany. , 120 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un test de criblage rapide pour évaluer l’effet antiparasitaire de molécules vis-à-vis du développement d'&amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of food additive (prebiotic) and food contaminant (mycotoxin) in the maternal diet onto the ontogenesis and responsiveness of mucosal immune system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Seeboth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBUSTCHICK : Technique innovante combinant des modifications de températures et hygrométries d’incubation pour améliorer la robustesse, la santé et le bien-être du poulet de chair dans un environnement thermique d’élevage variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling tissue for FAANG: the example of cattle and chickens in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GO-FAANG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Washington DC, United States. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stressful events impaired enteric antimicrobial activity and triggered commensal Escherichia coli overgrowth responsible for visceral hypersensitivity in adult mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroGASTRO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 27 suppl. 2, 109 p., 2015, NeuroGASTRO 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Intestinal Production of CCL20 during Cryptosporidiosis in Neonatal Mice: A Mechanism by Which Cryptosporidiosis Parvum Escapes Antimicrobial Activity of CCL20?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress of Mucosal Immunology ICMI2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Berlin, Germany. 203 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stressful events impaired enteric antimicrobial activity and triggered commensal E. coli overgrowth responsible for visceral hypersensitivity in adult mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress of Mucosal Immunology (ICMI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Berlin, Germany. , pp.52, 2015, Establishing Equilibrium at Mucosal Surfaces. Abstract Supplement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD103+DC play a key role in the innate immune mechanisms protecting the epithelium against neonatal enteric infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Mucosal Immunology Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Glasgow, United Kingdom. John Wiley and Sons, Ltd., Immunology, 143, 42 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early response of epithelial cells to&amp;lt;em&amp;gt; Eimeria tenella&amp;lt;/em&amp;gt; infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Coccidiosis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dresden, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum subverts the host innate immune response through manipulation of CRAMP expression during neonatal infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Mucosal Immunology Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Glasgow, United Kingdom. John Wiley and Sons, Ltd., Immunology, 143, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal intestinal CD11c+ CX3CR1+ macrophages : characterization and function during infection by Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Dentritic Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, DC 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRAMP and CCL20, two small peptides with antimicrobial activity, are down regulated during &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; infection in neonatal mice : an escape mechanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administration to neonates of an attenuated &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; vaccine to protect against neonatal cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of NKp46+ cells in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preben Boysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hege Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Connelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne K. Storset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Veterinary Immunology Workshop (EVIW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Edimbourg, United Kingdom. pp.77, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency of CD11c+ CD103+ dendritic cells in the neonatal intestine is responsible for the sensitivity to &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Mucosal Immunology Group EMIG 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dublin, Ireland. , pp.68, 2012, EMIG 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in the lung tissue susceptibility to Respiratory Syncytial Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude A. Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Djavidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Veterinary Immunology Workshop (EVIW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Edimbourg, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep, a model to study intestinal NKp46+ cell subset functions in neonatal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Connelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preben Boysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Storset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress of Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. 2011, ICMI11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des récepteurs PAR et TLR pulmonaires dans les réponses néonatales aux infections virales respiratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Djavidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Petit-Camurdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque DOC’J 2010 "La biologie et les sciences qui gravitent autour d'elle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Jouy-en-Josas, France. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cellules Natural Killer des bovins nouveau-nés sont totalement fonctionnelles et répondent efficacement à une stimulation de leur récepteur NKp46 en présence d'IL15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Storset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Boysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration de Poly(I:C) protège les nouveau-nés contre l'infection par C. parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Clauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective role for Protease-Activated-Receptor-2 against Influenza virus Pathogenesis via an Interferon-Y dependent pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khoufache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lebouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogénèse des cellules Natural Killers dans l'intestin de l'animal nouveau-né et recrutement au cours de l'infection par Cryptosporidium parvum participation des cellules NK à la production précoce d'interféron gamma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J El-Hmouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lacroix-Lamande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Seillac, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules impliquées dans la production précoce d'Interferon-gamma au cours de l'infection de l'animal nouveau-né par Cryptosporidium parvum : participation des cellules NK ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J El Hmouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoprenoid biosynthesis pathway in Coccidia Terpnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Mincheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Viaud-Massuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Strasbourg, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCR5-I- mice successfully induce a Th1 response and control Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nouzilly, France. 2006, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation of intestinal epithelial cell to dendritic cell recruitment in the intestine of C parvum infected neonatal mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nouzilly, France. 2006, inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and parenteral administration of oligonucleotides to neonate mice increases resistance to enteric infection by Cryptosposridium parvum, Poster Sesssion D &amp;quot;Extraintestinal mucosae and immunopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Meeting of the European Mucosal Immunology Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Prague, Czech Republic. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCR5-/- mice successfully induce a Th1 response and control Cryptosporidium parvum infection, poster Session A &amp;quot;Mucosal immunity - mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lacroix-Lamande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Meeting of the European Mucosal Immunology Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Prague, Czech Republic. 2006, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation directe des cellules dendritiques par Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Batz-sur-Mer, France. 2005, Interactions cellules-agents pathogènes intracellulaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulation by bacterial products protects newborn mice against Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lagranderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammation: cells receptors. From basic mechanisms to new therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Juan les Pins, France. n.p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenteric lymph nodes and Peyer's patches are not required to control Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammation: cells receptors. From basic mechanisms to new therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Juan les Pins, France. n.p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal chemokine response during Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone Symposia : Microbial - Epithelial - Lymphocyte Interactions in Mucosal Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Breckenridge, United States. pp.57, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucosal chicken immune response to Eimeria infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Veterinary Immunology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Uppsala, Sweden. 2001, International veterinary immunology symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role de l'IFN-gamma dans la réponse immunitaire locale à l'infection par Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française d'Immunologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France. pp.71, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cytokine response to innate stimuli in blood of calves at birth and the occurrence of infectious diarrhoea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Immunological Societies, Sep 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la compétence immunitaire innée chez des veaux en période périnatale, en relation avec l’occurence de diarrhées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Club d'Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de Méthodes in vitro pour une première évaluation de composés naturels contre Eimeria tenella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique volaille 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDENA, Jun 2023, Pornichet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Établissement d'un modèle d'anse intestinale chez l'agneau nouveau-né afin d'évaluer de nouvelles méthodes de lutte contre les maladies entériques et de réduire l'utilisation d'animaux de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Baillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque de l'Association Française des Sciences et Techniques de l’Animal de Laboratoire (AFSTAL 2023) : La chirurgie de A à Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSTAL. FRA., Jun 2023, Bordeaux, France. pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiopathology of Eimeria tenella infection and integrity of the intestinal barrier: influence of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Coccidiosis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, České Budějovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des signatures cytokiniques innées des compartiments pulmonaire et sanguin chez le veau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Club d’Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sous populations de phagocytes mononucléés intestinaux du jeune agneau à l'homéostasie et lors d'une infection à Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Baillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Club d’Immunologie et Vaccinologie Vétérinaires (CIVVET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des nouvelles molécules dans le contrôle de la cryptosporidiose animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Parasitologie et de la société française de Mycologie Médicale (SFP-SFMM) - 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP - SFMM, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting innate immunity during neonatal period, with NOD2-based ligands, to fight Cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022 - FéRi Scientific Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche en Infectiologie (FéRI), Centre Val de Loire, Jul 2022, Joué-Lès-Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de régions du génome et de gènes candidats associés au niveau de réponse immune innée de veaux Holstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">​26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE]; INRAE, Dec 2022, Paris, France. pp.187-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of physicochemical parameters of the digestive tract on Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chalancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Mazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApicoWplexa 2022 - 6th International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota involvement in the pathophysiology of Eimeria tenella infection: focus of the γδ T cells immune response.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Newark, DE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment and gene expression profile of mononuclear phagocytes during &amp;lt;em&amp;gt;E. tenella&amp;lt;/em&amp;gt; infection: influence of microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Newark, DE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of NOD2-based ligands to fight Cryptosporidiosis during the neonatal period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Parasitologie et de la société française de Mycologie Médicale (SFP-SFMM) - 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP - SFMM, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genome regions and promising candidate genes linked to innate immune capacity on young Holstein calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5483257052131956E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and functional characterization of intestinal γδ T cell subsets in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Newark, DE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidiosis in young calves in France: scientific and practical aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Razakandrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Villier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.403-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the microbiota on the recruitment and the transcriptomic profile of mononuclear phagocytes in response to &amp;lt;i&amp;gt; E.tenella &amp;lt;/i&amp;gt; infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">γδ T cells in the physiopathology of the infection by E. tenella: influence of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Poultry Intestinal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cartagena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting innate immunity during neonatal period, with NOD2 based ligands, to fight Cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE ISP - PhD Day 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE UMR Infectiologie et Santé Publique (ISP), Sep 2022, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of rhoptry kinase alters the length of Eimeria tenella life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApicoWplexa virtual Meeting : Host-parasite interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the intestinal mononuclear phagocytic cells in the intestine of the lamb to better understand the immune response against Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Baillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApicoWplexa virtual Meeting : Host-parasite interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and toward new promising therapies to control cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergo Motan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindon W. K. Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Theresine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Multi¬colloquium of Parasitology (EMOP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Serbian Society for Parasitology and the European Federation of Parasitologists (EFP),, Oct 2021, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of intestinal macrophages and dendritic cell subsets in neonatal lambs at homeostasis and following Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Baillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Levern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Multi¬colloquium of Parasitology (EMOP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do human digestive physicochemical parameters contribute to children higher susceptibility to cryptosporidiosis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chalancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of γδ T cells in the physiopathology of Eimeria tenella infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FéRI Scientific days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Paneth cells during infection of neonatal mice by &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Giardia and Cryptosporidium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France. 243 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eimeria tenella ROP kinase EtROP1 induces G0/G1 cell cycle arrest and inhibits host cell apoptosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of current knowledge on cryptosporidiosis: impact and therapeutic solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calf care symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIRBAC, Nov 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-captured inhibition of pre-mRNA processing activity by CPSF3 controls very efficiently Cryptosporidium infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Swale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bougdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; induit l’arrêt du cycle en G0/G1 et inhibe l’apoptose de la cellule hôte : rôle de la kinase EtROP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Parasitologie (SFP). FRA., May 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early-life exposure to &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; infection on intestinal homeostasis at adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Baillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Giardia and Cryptosporidium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France. 243 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiopathology of Eimeria tenella infection and integrity of the intestinal barrier: influence of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How innate immune responses shape &amp;lt;em&amp;gt;Cryptosporidium&amp;lt;/em&amp;gt; infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Giardia and Cryptosporidium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France. 243 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batf3+ CD103+ intestinal dendritic cells are critical players in the innate immune control of Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel des Sociétés Françaises de Mycologie Médicale (SFMM) et de Parasitologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nice, France. pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du microbiote sur la physiopathologie de l'infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal infection by &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;: involvement of patneth cellls and antimicrobial peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batf3-dependent intestinal dendritic cells play a critical role in the control of Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop. Molecular advances and parasite strategies in host infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, île des Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of an in vitro chicken epithelial cell line model to investigate Eimeria tenella gamete development and the epithelial cell response to the infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Coccidiosis Group, Londres, May 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité de la barrière intestinale lors de l’infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; : importance des macrophages et l’influence du microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tours, France. 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota dysbiosis induced by defect of paneth cells triggers visceral hypersensitivity in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCL20 production by Eimeria tenella infected chicken epithelial cells: a new mechanism to control the infection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Congrès du club d'étude des cellules épithéliales digestives (CECED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de nouvelles protéines de l’œuf et de leurs activités anticoccidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées du Consortium antiParasitaire et antiFongique : CaPF-2016 " A la croisée des Mondes !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2016, Tours, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota dysbiosis induced by defect of paneth cells triggers visceral hypersensitivity in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neonatal Window of Opportunity, Early Priming for Life, Herrenhausen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ROP17 of &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; induces cell cycle arrest by directly targeting the host's P53 transcription factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota dysbiosis induced by defect of enteric antimicrobial activity triggers visceral hypersensitivity in young adult mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Targeting Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Microbiota (ISM). INT., Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; induces intestinal permeability through interaction with epithelial cells and IL-1β and TNFα released by recruited inflammatory monocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Saltet de Sablet d'Estieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouveaux composés anti-coccidiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petrignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Silpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées du Consortium antiParasitaire et antiFongique : CaPF-2016 " A la croisée des Mondes !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2016, Tours, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCL20 production by &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; infected chicken epithelial cells: a new mechanism to control the infection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vergonjeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de kinases dans l'invasion de la cellule épithéliale par le parasite apicomplexe &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; et sa réplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie (FéRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Orléans, France. 22 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress de séparation maternelle diminue l’activité antimicrobienne entérique et entraîne une surpopulation bactérienne intestinale responsable de l’hypersensibilité viscérale chez la souris jeune adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Réunion annuelle du Club d'Etudes des Cellules Epithéliales Digestives (CECED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance génétique des hôtes aux parasites apicomplexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail « Immunité et Génétique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Intestinal Macrophage Subsets: Characterization and Recruitment During an Intestinal Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress of Mucosal Immunology ICMI2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Mucosal Immunology., Jul 2015, Berlin, Germany. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;: an important pathogen and elegant model for investigating innate immune responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Scientifique de l'Université d'Umëa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umeå University. SWE., Feb 2015, Umëa, Sweden. 48 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal CD103+DC are key players in the innate control of neonatal cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Coccidiosis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leipzig University. DEU., Sep 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal intestinal CD11c CX3CR1+ macrophages: characterization and function during infection by &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Day 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial Response to Parasitic Infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Sablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Agreenskills Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agreenium. FRA., Oct 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal CD103+DC are key players in the innate control of neonatal cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Scientifique de l'Unité Virologie et Immunologie Moléculaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jouy-en-Josas, France. 46 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction cellules épithéliales - protozoaires entériques, conséquences physiopathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Sablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Parcay Meslay, France. 15 Diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des peptides antimicrobiens au cours de l’infection des souriceaux nouveau-nés par &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Colloque du CECED Club d’Études des Cellules Épithéliales Digestives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of parasite and host kinases in cell invasion by &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Coccidiosis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leipzig University. DEU., Sep 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal CD103+DC are key players in the innate control of neonatal cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. international Symposium on Dentritic Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Immunologie (SFI). FRA., Sep 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser la résistance des animaux, en lien avec l'immunité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. réunion du Réseau R2A2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of virulence factors with kinase domain in &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Day 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryptosporidiose, une zoonose modèle pour étudier les infections entériques néonatales et leurs conséquences sur le développement d’IBS post-infectieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique commun ICSA-PMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituts Carnot. FRA., Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing of new compounds to control apicomplexan parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Silpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petrignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abarbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. BioFIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal intestinal immunity : How innate cells protect intestinal epithelium ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation Scientifique de l'Unité "Infection pulmonaire et immunité innée" de l'Institut Pasteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur de Lille. FRA., Sep 2013, Lille, France. 42 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of antimicrobial peptides during the infection by Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Day 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais (Tours). Tours, FRA., Sep 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Intestinal immunity : How dendritic cell protect intestinal epithelium ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Scientifique de l'Unité "Toxalim"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. 43 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des peptides anti-microbiens au cours de l'infection des souriceaux nouveau-nés par cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Santé Animale (0564)., Oct 2013, Cap d'Agde, France. 104 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate cells of neonatal ruminants : Ontogenesis, and functional characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque du réseau français d’Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de l'immunité innée dans le contrôle de l'infection néonatale à &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Santé et de la Recherche Médicale (INSERM). FRA., Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les pathologies intestinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiative partenariat public-privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nouzilly, France. 12 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité néonatale à la cryptosporidiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation Scientifique PFIE-ISP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Nouzilly, France. 26 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NKP46 Marks caprine natural killer cells but is also present on some CD3 and TCR delta cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preben Boysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hege Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Connelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne K Storset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Veterinary Immunology Symposium (IVIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto Zooprofilattico Sperimentale della Lombardia e dell' Emilia Romagna Bruno Ubertini. Brescia, ITA., Aug 2013, Milan, Italy. 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut flora and poly(I:C) cooperate in the intestine to stimulate dendritic cells and protect neonate mice against an enteric infection by &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lo-Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMIG 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dublin, Ireland. pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miRNAs during &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; infection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Infectiologie et Santé Publique (1282)., Sep 2012, Nouzilly, France. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut flora is required for poly-I:C induced-protection against &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; in neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of intestinal mononuclear phagocyte in the control of neonatal enteric disease: innate response to &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet-Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 PhD Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nouzilly, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protection of neonates against Cryptosporidium parvum infection induced by one administration of polylC needs the help of gut flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress of Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des cellules CD11C+ dans les réponses innées intestinales des nouveau-nés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet-Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des cellules dendritiques dans le contrôle de la cryptosporidiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de l'IFR 136 et du Cluster d'infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunité innée des ruminants : spécificités néonatales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ovine naturally killer cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preben Boysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Storset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EVIW European Veterinary Immunology Workshop - Satellite meeting of the 2nd European Congress of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité des cellules sécrétrices d'IL-12 chez les ruminants nouveau-nés après stimulation in vitro par des agonistes des TLRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Port d'Albret, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolically biotinylated adenovirus for ovine dendritic cell targeting and ligand screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Suleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EVIW European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berlin, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective role for Protease-Activated-Receptor-2 against Influenza virus Pathogenesis via an Interferon-Y dependent pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khoufache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Morello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse aux ligands de Toll-like récepteurs : spécificité des petits ruminants nouveau-nés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'unité VIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD14+ cells contribute to the higher level of IL-12 secretion in response to TLR ligands by neonatal lamb cells compared to adult cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EVIW European Veterinary Immunology Workshop (EVIW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berlin, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'organisation de la Journée :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M. Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nouzilly, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonates differ adults in their responsiveness to TLR-ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tourais Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of NK cells from bovine neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila El Hmouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Storset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preben Boysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of NK cells from newborn calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila El Hmouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ak Storset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Boysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nouzilly, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M. Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neonatal immunity.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cellules dendritiques intestinales du nouveau-né : mobilisation lors d'une infection entérique par Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulation of the neonatal immune system: application to control cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on mucosal immunology: Development and modulation of mucosal immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'anticorps monoclonaux permettant d'étudier les cellules Natural Killers des petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila El Hmouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Storset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of TLR-agonists to stimulate mesenteric lymph node cells of newborn kids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoprenoid biosynthesis in coccidia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Goubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoia Mincheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Viaud-Massuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nouzilly, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral administration of oligodeoxynucleotides to neonate mice increases resistance to enteric infection by Cryptosporidium parvum, session Poster &amp;quot;Vaccination and immunotherapy against parasitic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic cell recruitment in neonatal intestine during Cryptosporidium parvum infection, Session Poster &amp;quot;Dendritic cells in pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation of intestinal epithelial cells to dendritic cell recruitment in the intestine of C parvum infected neonatal mice, Session A &amp;quot; Mucosal immunity - mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Meeting of the European Mucosal Immunology Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and parenteral adminstration of oligonucleotides to neonate mice increases resistance to enteric infection by Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCRS is not essential for the control of Cryptosporidium parvum infection EFIS European Federation of Immunological Societies, session Poster &amp;quot;Chemokines and chemokine receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulation strategies to control neonatal diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The non-mevalonate pathway of isoprenoids biosynthesis in coccidia, a promising target for chemotherapy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Goubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Mincheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Meeting, Apicomplexa Biology in the post-genomic era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbon, Portugal. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryptosporidiose, un zoonose encore mal controlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Evian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administration of bacterial components protect newborn mice against Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lagranderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Seillac, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the intestinal infection by Cryptosporidium parvum does not required mesenteric lymph nodes and Peyer's patches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Seillac, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'une zoonose : la cryptosporidiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucosal immune response during crytosporidiosis: role of INF-gamma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Veterinary Immunology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression des cytokines de type TH1/TH2 et proinflammatoires dans un modèle de souris knock-out pour l'IFN-gamma infectées par Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse immunitaire locale à l'infection par Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse en cytokines dans la muqueuse intestinale de souris infectée par Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de l'école doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarised C-X-C chemokine secretion by human epithelium infected with Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Savidge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Kagnoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Coccidiosis Conference : Control of Coccidiosis into the Next Millenium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination contre les coccidioses aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yvore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bessay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccins et vaccinations en santé animale. Bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Marcy l'Etoile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitine ou ses dérives pour la prévention et/ou le traitement de parasitoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Marden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO 2014091138 A1. 2013, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de souches atténuées de parasites pour la prévention ou le traitement de pathologies associées a un apicomplexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Mevelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2994096. 2012, 98 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid cloning of PCR-derived RAPD probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Comes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression genetics : differential display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BioTechniques Books, 1999, 1-881299-31-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId658"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fabrice Laurent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterization of TgGSK3, a druggable kinase in Toxoplasma gondii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Diaz-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Swale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Dobrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.9765. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-64701-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of digestive physicochemical parameters of adults and infants on the pathophysiology of Cryptosporidium parvum using the dynamic TIM-1 gastrointestinal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chalançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13099-024-00648-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of intestinal mononuclear phagocyte subsets in young ruminants at homeostasis and during Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Baillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1379798. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2024.1379798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleterious intestinal inflammation in neonatal mice treated with TLR2/TLR6 agonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylianos Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116 (5), pp.1142-1156. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jleuko/qiae140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota promotes recruitment and pro-inflammatory response of caecal macrophages during E. tenella infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.65. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13099-023-00591-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Safe and effective treatments are needed for cryptosporidiosis, a truly neglected tropical disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian H Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumiti Vinayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Striepen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujjini H Manjunatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim A Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (8), pp.e012540. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjgh-2023-012540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The caecal microbiota promotes the acute inflammatory response and the loss of the intestinal barrier integrity during severe Eimeria tenella infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.1250080. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2023.1250080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential business model for a European vaccine R&D infrastructure and its estimated socio-economic impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jungbluth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Slezak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Depraetere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.1401. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.141399.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of Eimeria tenella Rhoptry Kinase 2 Induces Early Production of Schizonts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Amadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.e0013723. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.00137-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altiratinib blocks Toxoplasma gondii and Plasmodium falciparum development by selectively targeting a spliceosome kinase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Swale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nardella Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (656), 17 p. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scitranslmed.abn3231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upregulation of gut cathepsin L during Eimeria tenella infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlame Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vanderlynden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rvsc.2021.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide expression patterns of rhoptry kinases during the Eimeria tenella life-cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (8), 14 p. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9081621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a newborn lamb gut-loop model to evaluate new methods of enteric disease control and reduce experimental animal use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Baillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (9), 15 p. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vetsci8090170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue resources for the functional annotation of animal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.666265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Germ-Free Fast-Growing Broilers from a Commercial Line for Microbiota Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, 8 p. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/61148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target Identification of an Antimalarial Oxaborole Identifies AN13762 as an Alternative Chemotype for Targeting CPSF3 in Apicomplexan Parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Swale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (12), 14 p. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2020.101871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Absence of Gut Microbiota Alters the Development of the Apicomplexan Parasite Eimeria tenella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.632556. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcimb.2020.632556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Cryptosporidium spp.: highlights from the seventh international Giardia and Cryptosporidium conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Widmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carmena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kváč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Chalmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica C Kissinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, 10 p. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2020011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum Subverts Antimicrobial Activity of CRAMP by Reducing Its Expression in Neonatal Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (11), 13 p. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8111635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal Supplementation of Food Ingredient (Prebiotic) or Food Contaminant (Mycotoxin) Influences Mucosal Immune System in Piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Seeboth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), 18 p. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12072115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eimeria tenella ROP kinase EtROP1 induces G0/G1 cell cycle arrest and inhibits host cell apoptosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Amadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (7), 14 p. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.13027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-captured inhibition of pre-mRNA processing activity by CPSF3 controls Cryptosporidium infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Swale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bougdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (517), 11 p. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/scitranslmed.aax7161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02440382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batf3-Dependent Intestinal Dendritic Cells Play a Critical Role in the Control of Cryptosporidium parvum Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Levern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 219 (6), pp.925-935. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiy528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stress in mice is a suitable model for Irritable Bowel Syndrome but does not predispose to colitis nor increase susceptibility to enteric infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73, pp.403-4015. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2018.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of an in vitro chicken epithelial cell line model to investigate Eimeria tenella gamete development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), 8 p. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-2622-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FHL2 regulates natural killer cell development and activation during Streptococcus pneumoniae infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-France Aimar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Brea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.123. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2017.00123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate immune responses play a key role in controlling infection of the intestinal epithelium by Cryptosporidium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (12), pp.711-721. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paneth cell defects induce microbiota dysbiosis In mice and promote visceral hypersensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153, pp.1594-1606. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.gastro.2017.08.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antigen-specific response to &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; profilin, a TLR11/12 ligand, depends on its intrinsic adjuvant properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Hedhli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroon Akbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Heraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 205 (4), pp.345-352. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00430-016-0452-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum increases intestinal permeability through interaction with epithelial cells and IL-1β and TNFα released by inflammatory monocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Saltet de Sablet d'Estieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.1871-1880. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of the anticoccidial activity of trifluoropyrido[1,2-a]pyrimidin-2-one derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Silpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pénichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (1), pp.114-120. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2015.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early intestinal immune response in experimental neonatal ovine cryptosporidiosis is characterized by an increased frequency of perforin expressing NCR1(+) NK cells and by NCR1(-) CD8(+) cell recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Olsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne K Storset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preben Boysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (1), 17 p. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-014-0136-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145644v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCL20 Displays Antimicrobial Activity Against Cryptosporidium parvum, but Its Expression Is Reduced During Infection in the Intestine of Neonatal Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 212 (8), pp.1332-1340. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jiv206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced parasite motility and micronemal protein secretion by a p38 MAPK inhibitor leads to a severe impairment of cell invasion by the apicomplexan parasite Eimeria tenella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), 19 p. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0116509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(I:C)-induced protection of neonatal mice against intestinal Cryptosporidium parvum infection requires an additional TLR5 signal provided by the gut flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 209 (3), pp.457-467. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/infdis/jit432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gut flora is required for the control of intestinal infection by poly(I:C) administration in neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), pp.533-540. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/gmic.29154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal CD103+ dendritic cells are key players in the innate immune control of &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; infection in neonatal mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Biomedical Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal CD103+ dendritic cells are key players in the innate immune control of [i]Cryptosporidium parvum[/i] infection in neonatal mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (12), 16 p. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1003801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenteric lymph node cells from neonates present a prominent IL-12 response to CpG oligodeoxynucleotide via an IL-15 feedback loop of amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42, 12 p. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-42-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovine CD16+/CD14− blood lymphocytes present all the major characteristics of natural killer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preben Boysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne K. Storset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres/2009052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and molecular mechanisms underlying the strong neonatal IL-12 response of lamb mesenteric lymph node cells to R-848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (10), 13 p. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0013705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine neonate natural killer cells are fully functional and highly responsive to interleukin-15 and to NKp46 receptor stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne K. Storset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preben Boysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres/2009037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective Role for Protease-Activated Receptor-2 against Influenza Virus Pathogenesis via an IFN-gamma-Dependent Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khoufache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lebouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Morello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (12), pp.7795-7802. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.0803743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonate Intestinal Immune Response to CpG Oligodeoxynucleotide Stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Clauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (12), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0008291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCR5 is involved in controlling the early stage of Cryptosporidium parvum infection in neonates but is dispensable for parasite elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (4), pp.390-395. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2007.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal goats display a stronger TH1-type cytokine response to TLR ligands than adults.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tourais-Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (10), pp.1231-1241. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2008.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The methylerythritol phosphate pathway for isoprenoid biosynthesis in coccidia: Presence and sensitivity to fosmidomycin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoia Mincheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Viaud-Massuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 116 (4), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2007.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of intestinal epithelial cells in dendritic cell recruitment during C. parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (5), pp.574-582. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2007.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryptosporidiose chez les jeunes ruminants non sevrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of tumor necrosis factor alpha in development of immunity against Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Mcdonald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (7), pp.4379-4382. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.00195-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and intraperitoneal administration of phosphorothioate oligodeoxynucleotides leads to control of Cryptosporidium parvum infection in neonatal mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 193 (10), pp.1400-1407. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/503748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryptosporidiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 123, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased susceptibility of p7-Integrin-deficient neonatal mice in the early stage of Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72 (6), pp.3634-3637. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.72.6.3634-3637.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased susceptiblility of beta7-integrin-deficient neonatal mice in the early stage of Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72 (6), pp.3634-3637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of gamma interferon in chemokine expression in the ileum of mice and in a murine intestinal epithelial cell line after Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 70 (4), pp.2090-2099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum-specific mucosal immune response in C57BL/6 neonatal and gamma interferon-deficient mice: role of tumor necrosis factor alpha in protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 69 (3), pp.1635-1642. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.69.3.1635-1642.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryptosporidiose des ruminants (2e partie) Diagnostic, moyens de lutte et risques pour l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1543, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of chicken mucosal immune response to Eimeria tenella and Eimeria maxima infection by quantitative reverse transcription-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 69 (4), pp.2527-2534. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.69.4.2527-2534.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryptosporidiose des ruminants (1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hebdo Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33, pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide production by human intestinal epithelial cells and competition for arginine as potential determinants of host defense against the lumen-dwelling pathogen Giardia lamblia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Langford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Hetsko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 164, pp.1478-1487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryptosporidiose des ruminants (1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1536, pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal epithelial cell apoptosis following Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.F. Mccole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Kagnoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 68 (3), pp.1710-1713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caspase-dependent apoptosis during infection with Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Ojcius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Perfettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (14), pp.1163-1168. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1286-4579(99)00246-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogenesis of Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mccole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eckermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Kagnoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (2), pp.141-148. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1286-4579(99)80005-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of a leucine aminopeptidase from Eimeria falciformis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Kaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Luffau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yvore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (1), pp.107-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human intestinal epithelial cells respond to Cryptosporidium parvum infection with increased prostaglandin H synthase 2 expression and prostaglandin E2 and F2alpha production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Kagnoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.C. Savidge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eckmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 66 (4), pp.1787-1790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid cloning of PCR-derived RAPD probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Comes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 23 (2), pp.210-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum infection of human intestinal epithelial cells induces the polarized secretion of C-X-C chemokines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.C. Savidge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theodos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 65 (12), pp.5067-5073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination contre les coccidioses aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yvore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bessay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26 (3), pp.215-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression of cDNA encoding an Eimeria acervulina 70kDa sporozoite protein which is related to the 70 kDa heat-shock protein family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yvore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 66 (2), pp.349-352. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0166-6851(94)90161-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immunodominant Eimeria acervulina sporozoite antigen previously described as p160/p240 is a 19-kilodalton antigen present in several Eimeria species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kazanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yvore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 63 (1), pp.79-86. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0166-6851(94)90010-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune responses and protective effect in mice vaccinated orally with surface sporozoite protein of Eimeria falciformis in ISCOMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kazanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 12 (9), pp.798-804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccins anticoccidiens. Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yvore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bessay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 24 (3), pp.229-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of an Eimeria acervulina sporozoite gene homologous to aspartyl proteinases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Chilmonczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Zgrzebski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 62 (2), pp.303-312. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0166-6851(93)90119-i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective oral immunization of chickens against Eimeria tenella with sporozoite surface antigens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sahibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dakkak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kazanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 38 (3-4), pp.327-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eimeria tenella et Eimeria acervulina : une stimulation antigénique in vitro des cellules provenant de poulets immuns induit le transfert adoptif de la protection contre les coccidioses aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sahibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kazanji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 24, pp.408-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative-metabolism of polymorphonuclear leukocytes - modulation by adhesive stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Benoliel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bongrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 49 (3), pp.217 - 226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights into the activity of Benzoxaboroles against Cryptosporidium parvum : CPSF3 targeting and resistance implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Swale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Gouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of digestive physicochemical parameters of adults and infants on the pathophysiology of Cryptosporidium parvum using the dynamic TIM-1 gastrointestinal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chalançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A drug repurposing screen identifies altiratinib as a selective inhibitor of a key regulatory splicing kinase and a potential therapeutic for toxoplasmosis and malaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Swale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Brenier-Pinchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural Expansion Microscopy (U-ExM): new insight for the nanoscale characterization of host-pathogen interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Pautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Lopatynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Dobrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibler l'immunité innée pendant la période néonatale avec des ligands ciblant le récepteur NOD2, pour lutter contre la cryptosporidiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Club d’Immunologie et Vaccinologie Vétérinaire (CIVVet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures immuno-metabolomiques des cellules immunitaires innées bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Baillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Club d’Immunologie et Vaccinologie Vétérinaire (CIVVet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting innate immunity during the neonatal period, with NOD2 ligand, to protect against Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Mucosal Immunology Group Meeting - EMIG 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Berne (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota influences the evolution and transcriptomic profile of macrophages following Eimeria tenella infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science Association Annual Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of physicochemical parameters of child or adult digestive tract on Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chalancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Mazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du département INRAE SA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a curative treatment to control cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Motan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Theresine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO worshop « New frontiers in host-parasite-interactions, from cell to organism »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Six-Fours-les-Plages, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting innate immunity during the neonatal period with NOD2-based ligands to fight Cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale (JAS SA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture d’organoïdes de caecum de poulet pour étudier l’effet d’une supplémentation en acides aminés et polyphénols dans le contexte d’une infection avec le parasite Eimeria tenella.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Burlaud-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique de la Fédération de Recherche en Infectiologie (FéRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the microbiota in the physiopathology of Eimeria tenella infection: focus on γδ T cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale (JAS SA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting innate immunity during the neonatal period with NOD2-based ligands to fight Cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Colloque BiotechnoCentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nouan-Le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture d’organoïdes de caecum de poulet pour étudier l’effet d’une supplémentation en acides aminés et polyphénols dans le contexte d’une infection avec le parasite Eimeria tenella.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Chalvon-Demersay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Organoïdes et recherche agronomique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eimeria tenella ROP kinase 2 induces p38 MAPK cellular pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eimeria tenella induces p38 MAPK signalling pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022- FéRI Scientific Days 2022, Région Centre Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulation of bovine neonate immune cells : metabolomic and transcriptomic responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale (JAS SA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Intestinal mononuclear phagocyte subsets of young lamb at homeostasis by single cell RNA-Seq and during Cryptosporidium parvum infection by flow cytometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Baillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApicoWplexa 2022 - 6. International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bern, Switzerland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal mononuclear phagocyte subsets of young ruminants : Characterization at homeostasis and during Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Baillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Veterinary Immunology Workshop (EVIW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, online, Serbia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EtROP2 is an early expressed kinase localisated in the rhoptry compartment of Eimeria tenella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of γδ T cells in the physiopathology of Eimeria tenella infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Féri Scientific Days (FeRI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Joué-Lès-Tours, France. poster 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des lymphocytes gamma delta dans la physiopathologie de l’infection par &amp;lt;em&amp;gt;E. tenella&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; can subvert the host immune response through manipulation of CRAMP expression during neonatal infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Giardia and Cryptosporidium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France. , 243 p., 2019, 7. International Giardia and Cryptosporidium Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host genetic contribution to understand the susceptibility to cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Eloudzeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique de la Fédération de Recherche en Infectiologie (FéRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tours, France. pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the intestinal cDC1 dendritic cells in the control of cryptosporidiosis in the murine and lamb models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Baillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oxaborole AN3661 permet l’élimination de Cryptosporidium en modèle murin via l’inhibition de CPSF3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Swale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bougdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du microbiote sur le développement du parasite &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the microbiota on the development of the parasite Eimeria tenella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiopathologie de l’infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; et intégrité de la barrière intestinale : influence du microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the expression of a ﬂuorescent marker in &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; transgenic lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Sarce-Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un test de criblage rapide pour évaluer l’effet antiparasitaire de molécules vis-à-vis du développement d’&amp;lt;em&amp;gt;Eimeria tenella in vitro&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Boinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France. , 2019, One Health - De l'animal à l'homme en parasitologie-mycologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EtROP2, une ROP kinase localisée au sein du compartiment des rhoptries et exprimée durant les stades précoces du cycle parasitaire d’&amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seillac, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Paneth cells during infection of neonatal mice by &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Giardia and Cryptosporidium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France. , 243 p., 2019, 7. International Giardia and Cryptosporidium Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la génétique pour comprendre la sensibilité a l’infection par &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Eloudzeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Paneth cells during cryptosporidiosis : first results in a mouse model of neonatal cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of an in vitro chicken epithelial cell line model to investigate &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; gamete development and the epithelial cell response to the infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuated vaccine strain of &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt;: immunostimulatory properties and control of cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boursini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of an in vitro chicken epithelial cell line model to investigate Eimeria tenella gamete development and the epithelial cell response to the infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel des Sociétés Françaises de Mycologie Médicale (SFMM) et de Parasitologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nice, France. , pp.236, Programme et résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage recruitment and activation during &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La kinase d’Eimeria tenella EtROP1 inhibe l’apoptose de la cellule hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel des Sociétés Françaises de Mycologie Médicale (SFMM) et de Parasitologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nice, France. , pp.187, Programme et résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of antimicrobial peptides produced by Paneth cells during neonatal infection by &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Antimicrobial Peptides - AMP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France. , 123 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles des peptides antimicrobiens produits par les cellules de Paneth lors de l'infection par &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées Annuelles du GDR 3625 MuFoPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pessac, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication des cellules de Paneth lors de l’infection néonatale par Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Seillac, France. , 100 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un test de criblage rapide pour évaluer l’effet antiparasitaire de molécules vis-à-vis du développement d'&amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCL20 production by &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; infected chicken epithelial cells: a new mechanism to control the infection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Herrsching am Ammersee, Germany. , 120 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de kinases dans l'invasion de la cellule épithéliale par le parasite apicomplexe &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; et sa replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of food additive (prebiotic) and food contaminant (mycotoxin) in the maternal diet onto the ontogenesis and responsiveness of mucosal immune system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Seeboth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBUSTCHICK : Technique innovante combinant des modifications de températures et hygrométries d’incubation pour améliorer la robustesse, la santé et le bien-être du poulet de chair dans un environnement thermique d’élevage variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Gestion intégrée de la Santé des Animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Chapelle sur Erdre, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stressful events impaired enteric antimicrobial activity and triggered commensal E. coli overgrowth responsible for visceral hypersensitivity in adult mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress of Mucosal Immunology (ICMI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Berlin, Germany. , pp.52, 2015, Establishing Equilibrium at Mucosal Surfaces. Abstract Supplement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling tissue for FAANG: the example of cattle and chickens in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GO-FAANG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Washington DC, United States. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life stressful events impaired enteric antimicrobial activity and triggered commensal Escherichia coli overgrowth responsible for visceral hypersensitivity in adult mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroGASTRO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley and Sons Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 27 suppl. 2, 109 p., 2015, NeuroGASTRO 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Intestinal Production of CCL20 during Cryptosporidiosis in Neonatal Mice: A Mechanism by Which Cryptosporidiosis Parvum Escapes Antimicrobial Activity of CCL20?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress of Mucosal Immunology ICMI2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Berlin, Germany. 203 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal intestinal CD11c+ CX3CR1+ macrophages : characterization and function during infection by Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Dentritic Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, DC 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD103+DC play a key role in the innate immune mechanisms protecting the epithelium against neonatal enteric infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Mucosal Immunology Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Glasgow, United Kingdom. John Wiley and Sons, Ltd., Immunology, 143, 42 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early response of epithelial cells to&amp;lt;em&amp;gt; Eimeria tenella&amp;lt;/em&amp;gt; infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Coccidiosis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dresden, Germany. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidium parvum subverts the host innate immune response through manipulation of CRAMP expression during neonatal infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Mucosal Immunology Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Glasgow, United Kingdom. John Wiley and Sons, Ltd., Immunology, 143, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administration to neonates of an attenuated &amp;lt;em&amp;gt;Toxoplasma gondii&amp;lt;/em&amp;gt; vaccine to protect against neonatal cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRAMP and CCL20, two small peptides with antimicrobial activity, are down regulated during &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; infection in neonatal mice : an escape mechanism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related differences in the lung tissue susceptibility to Respiratory Syncytial Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude A. Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Djavidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Veterinary Immunology Workshop (EVIW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Edimbourg, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of NKp46+ cells in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preben Boysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hege Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Connelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne K. Storset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Veterinary Immunology Workshop (EVIW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Edimbourg, United Kingdom. pp.77, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency of CD11c+ CD103+ dendritic cells in the neonatal intestine is responsible for the sensitivity to &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Mucosal Immunology Group EMIG 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dublin, Ireland. , pp.68, 2012, EMIG 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheep, a model to study intestinal NKp46+ cell subset functions in neonatal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Connelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preben Boysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Storset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress of Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. 2011, ICMI11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des récepteurs PAR et TLR pulmonaires dans les réponses néonatales aux infections virales respiratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Djavidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Petit-Camurdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Dubuquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schwartz-Cornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque DOC’J 2010 "La biologie et les sciences qui gravitent autour d'elle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Jouy-en-Josas, France. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cellules Natural Killer des bovins nouveau-nés sont totalement fonctionnelles et répondent efficacement à une stimulation de leur récepteur NKp46 en présence d'IL15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Storset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Boysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration de Poly(I:C) protège les nouveau-nés contre l'infection par C. parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Clauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rochereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective role for Protease-Activated-Receptor-2 against Influenza virus Pathogenesis via an Interferon-Y dependent pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khoufache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lebouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Morello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoprenoid biosynthesis pathway in Coccidia Terpnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Goubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Mincheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Viaud-Massuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Strasbourg, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules impliquées dans la production précoce d'Interferon-gamma au cours de l'infection de l'animal nouveau-né par Cryptosporidium parvum : participation des cellules NK ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J El Hmouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogénèse des cellules Natural Killers dans l'intestin de l'animal nouveau-né et recrutement au cours de l'infection par Cryptosporidium parvum participation des cellules NK à la production précoce d'interféron gamma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J El-Hmouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lacroix-Lamande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Seillac, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCR5-I- mice successfully induce a Th1 response and control Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nouzilly, France. 2006, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation of intestinal epithelial cell to dendritic cell recruitment in the intestine of C parvum infected neonatal mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nouzilly, France. 2006, inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and parenteral administration of oligonucleotides to neonate mice increases resistance to enteric infection by Cryptosposridium parvum, Poster Sesssion D &amp;quot;Extraintestinal mucosae and immunopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Meeting of the European Mucosal Immunology Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Prague, Czech Republic. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCR5-/- mice successfully induce a Th1 response and control Cryptosporidium parvum infection, poster Session A &amp;quot;Mucosal immunity - mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lacroix-Lamande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Meeting of the European Mucosal Immunology Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Prague, Czech Republic. 2006, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation directe des cellules dendritiques par Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Batz-sur-Mer, France. 2005, Interactions cellules-agents pathogènes intracellulaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulation by bacterial products protects newborn mice against Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lagranderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammation: cells receptors. From basic mechanisms to new therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Juan les Pins, France. n.p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesenteric lymph nodes and Peyer's patches are not required to control Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflammation: cells receptors. From basic mechanisms to new therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Juan les Pins, France. n.p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal chemokine response during Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone Symposia : Microbial - Epithelial - Lymphocyte Interactions in Mucosal Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Breckenridge, United States. pp.57, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucosal chicken immune response to Eimeria infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Veterinary Immunology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Uppsala, Sweden. 2001, International veterinary immunology symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role de l'IFN-gamma dans la réponse immunitaire locale à l'infection par Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française d'Immunologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France. pp.71, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (116)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cytokine response to innate stimuli in blood of calves at birth and the occurrence of infectious diarrhoea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Immunological Societies, Sep 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sous populations de phagocytes mononucléés intestinaux du jeune agneau à l'homéostasie et lors d'une infection à Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Baillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Club d’Immunologie et Vaccinologie Vétérinaires (CIVVET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des signatures cytokiniques innées des compartiments pulmonaire et sanguin chez le veau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Club d’Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiopathology of Eimeria tenella infection and integrity of the intestinal barrier: influence of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Coccidiosis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, České Budějovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Établissement d'un modèle d'anse intestinale chez l'agneau nouveau-né afin d'évaluer de nouvelles méthodes de lutte contre les maladies entériques et de réduire l'utilisation d'animaux de laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Baillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque de l'Association Française des Sciences et Techniques de l’Animal de Laboratoire (AFSTAL 2023) : La chirurgie de A à Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSTAL. FRA., Jun 2023, Bordeaux, France. pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de Méthodes in vitro pour une première évaluation de composés naturels contre Eimeria tenella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique volaille 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDENA, Jun 2023, Pornichet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la compétence immunitaire innée chez des veaux en période périnatale, en relation avec l’occurence de diarrhées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Club d'Immunologie et Vaccinologie Vétérinaires (CIVVet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting innate immunity during neonatal period, with NOD2 based ligands, to fight Cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE ISP - PhD Day 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE UMR Infectiologie et Santé Publique (ISP), Sep 2022, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">γδ T cells in the physiopathology of the infection by E. tenella: influence of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Poultry Intestinal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cartagena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of NOD2-based ligands to fight Cryptosporidiosis during the neonatal period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Parasitologie et de la société française de Mycologie Médicale (SFP-SFMM) - 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP - SFMM, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of physicochemical parameters of the digestive tract on Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chalancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Mazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApicoWplexa 2022 - 6th International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota involvement in the pathophysiology of Eimeria tenella infection: focus of the γδ T cells immune response.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Newark, DE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recruitment and gene expression profile of mononuclear phagocytes during &amp;lt;em&amp;gt;E. tenella&amp;lt;/em&amp;gt; infection: influence of microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Newark, DE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des nouvelles molécules dans le contrôle de la cryptosporidiose animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Parasitologie et de la société française de Mycologie Médicale (SFP-SFMM) - 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP - SFMM, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de régions du génome et de gènes candidats associés au niveau de réponse immune innée de veaux Holstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">​26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE]; INRAE, Dec 2022, Paris, France. pp.187-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting innate immunity during neonatal period, with NOD2-based ligands, to fight Cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022 - FéRi Scientific Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche en Infectiologie (FéRI), Centre Val de Loire, Jul 2022, Joué-Lès-Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and functional characterization of intestinal γδ T cell subsets in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Meeting of the Avian Immunology Research Group (AIRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Newark, DE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of genome regions and promising candidate genes linked to innate immune capacity on young Holstein calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5483257052131956E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosporidiosis in young calves in France: scientific and practical aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romy Razakandrainibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Villier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.403-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the microbiota on the recruitment and the transcriptomic profile of mononuclear phagocytes in response to &amp;lt;i&amp;gt; E.tenella &amp;lt;/i&amp;gt; infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do human digestive physicochemical parameters contribute to children higher susceptibility to cryptosporidiosis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Etienne-Mesmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chalancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of γδ T cells in the physiopathology of Eimeria tenella infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FéRI Scientific days 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of rhoptry kinase alters the length of Eimeria tenella life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApicoWplexa virtual Meeting : Host-parasite interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the intestinal mononuclear phagocytic cells in the intestine of the lamb to better understand the immune response against Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Baillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApicoWplexa virtual Meeting : Host-parasite interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and toward new promising therapies to control cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergo Motan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindon W. K. Moodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Theresine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Multi¬colloquium of Parasitology (EMOP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Serbian Society for Parasitology and the European Federation of Parasitologists (EFP),, Oct 2021, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of intestinal macrophages and dendritic cell subsets in neonatal lambs at homeostasis and following Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Baillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chaumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Barc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Levern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Multi¬colloquium of Parasitology (EMOP 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How innate immune responses shape &amp;lt;em&amp;gt;Cryptosporidium&amp;lt;/em&amp;gt; infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Giardia and Cryptosporidium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France. 243 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eimeria tenella ROP kinase EtROP1 induces G0/G1 cell cycle arrest and inhibits host cell apoptosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Paneth cells during infection of neonatal mice by &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Giardia and Cryptosporidium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France. 243 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of current knowledge on cryptosporidiosis: impact and therapeutic solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calf care symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIRBAC, Nov 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; induit l’arrêt du cycle en G0/G1 et inhibe l’apoptose de la cellule hôte : rôle de la kinase EtROP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ribeiro E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP-SFMM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Parasitologie (SFP). FRA., May 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal-captured inhibition of pre-mRNA processing activity by CPSF3 controls very efficiently Cryptosporidium infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Swale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bougdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Georgeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of early-life exposure to &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; infection on intestinal homeostasis at adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Baillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Giardia and Cryptosporidium Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France. 243 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiopathology of Eimeria tenella infection and integrity of the intestinal barrier: influence of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaboriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sadrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ApiCOWplexa 2019. 5. International Meeting on Apicomplexan Parasites in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité de la barrière intestinale lors de l’infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; : importance des macrophages et l’influence du microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tours, France. 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du microbiote sur la physiopathologie de l'infection par &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tomal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Guabiraba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal infection by &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;: involvement of patneth cellls and antimicrobial peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Nicolosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batf3-dependent intestinal dendritic cells play a critical role in the control of Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop. Molecular advances and parasite strategies in host infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, île des Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03310252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batf3+ CD103+ intestinal dendritic cells are critical players in the innate immune control of Cryptosporidium parvum infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel des Sociétés Françaises de Mycologie Médicale (SFMM) et de Parasitologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nice, France. pp.131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of an in vitro chicken epithelial cell line model to investigate Eimeria tenella gamete development and the epithelial cell response to the infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Coccidiosis Group, Londres, May 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCL20 production by Eimeria tenella infected chicken epithelial cells: a new mechanism to control the infection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Congrès du club d'étude des cellules épithéliales digestives (CECED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota dysbiosis induced by defect of paneth cells triggers visceral hypersensitivity in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouveaux composés anti-coccidiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petrignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Silpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées du Consortium antiParasitaire et antiFongique : CaPF-2016 " A la croisée des Mondes !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2016, Tours, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCL20 production by &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; infected chicken epithelial cells: a new mechanism to control the infection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vergonjeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ROP17 of &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; induces cell cycle arrest by directly targeting the host's P53 transcription factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Sausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota dysbiosis induced by defect of paneth cells triggers visceral hypersensitivity in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neonatal Window of Opportunity, Early Priming for Life, Herrenhausen Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de nouvelles protéines de l’œuf et de leurs activités anticoccidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées du Consortium antiParasitaire et antiFongique : CaPF-2016 " A la croisée des Mondes !"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2016, Tours, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiota dysbiosis induced by defect of enteric antimicrobial activity triggers visceral hypersensitivity in young adult mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Targeting Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Microbiota (ISM). INT., Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; induces intestinal permeability through interaction with epithelial cells and IL-1β and TNFα released by recruited inflammatory monocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Saltet de Sablet d'Estieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de kinases dans l'invasion de la cellule épithéliale par le parasite apicomplexe &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt; et sa réplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie (FéRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Orléans, France. 22 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress de séparation maternelle diminue l’activité antimicrobienne entérique et entraîne une surpopulation bactérienne intestinale responsable de l’hypersensibilité viscérale chez la souris jeune adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Riba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Olier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lencina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Réunion annuelle du Club d'Etudes des Cellules Epithéliales Digestives (CECED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance génétique des hôtes aux parasites apicomplexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail « Immunité et Génétique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Intestinal Macrophage Subsets: Characterization and Recruitment During an Intestinal Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress of Mucosal Immunology ICMI2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Mucosal Immunology., Jul 2015, Berlin, Germany. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;: an important pathogen and elegant model for investigating innate immune responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Scientifique de l'Université d'Umëa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umeå University. SWE., Feb 2015, Umëa, Sweden. 48 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing of new compounds to control apicomplexan parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Silpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petrignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abarbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. BioFIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryptosporidiose, une zoonose modèle pour étudier les infections entériques néonatales et leurs conséquences sur le développement d’IBS post-infectieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique commun ICSA-PMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituts Carnot. FRA., Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal CD103+DC are key players in the innate control of neonatal cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Scientifique de l'Unité Virologie et Immunologie Moléculaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Jouy-en-Josas, France. 46 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction cellules épithéliales - protozoaires entériques, conséquences physiopathologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Sablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Parcay Meslay, France. 15 Diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal CD103+DC are key players in the innate control of neonatal cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Coccidiosis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leipzig University. DEU., Sep 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal intestinal CD11c CX3CR1+ macrophages: characterization and function during infection by &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Day 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epithelial Response to Parasitic Infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Sablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Agreenskills Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agreenium. FRA., Oct 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des peptides antimicrobiens au cours de l’infection des souriceaux nouveau-nés par &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Colloque du CECED Club d’Études des Cellules Épithéliales Digestives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of parasite and host kinases in cell invasion by &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Niepceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sedano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Coccidiosis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leipzig University. DEU., Sep 2014, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal CD103+DC are key players in the innate control of neonatal cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. international Symposium on Dentritic Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Immunologie (SFI). FRA., Sep 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser la résistance des animaux, en lien avec l'immunité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. réunion du Réseau R2A2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of virulence factors with kinase domain in &amp;lt;em&amp;gt;Eimeria tenella&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Silvestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Day 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal Intestinal immunity : How dendritic cell protect intestinal epithelium ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation Scientifique de l'Unité "Toxalim"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. 43 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of antimicrobial peptides during the infection by Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Day 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université François Rabelais (Tours). Tours, FRA., Sep 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des peptides anti-microbiens au cours de l'infection des souriceaux nouveau-nés par cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Potiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Santé Animale (0564)., Oct 2013, Cap d'Agde, France. 104 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonatal intestinal immunity : How innate cells protect intestinal epithelium ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation Scientifique de l'Unité "Infection pulmonaire et immunité innée" de l'Institut Pasteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur de Lille. FRA., Sep 2013, Lille, France. 42 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate cells of neonatal ruminants : Ontogenesis, and functional characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque du réseau français d’Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de l'immunité innée dans le contrôle de l'infection néonatale à &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres du Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Santé et de la Recherche Médicale (INSERM). FRA., Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les pathologies intestinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initiative partenariat public-privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nouzilly, France. 12 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité néonatale à la cryptosporidiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation Scientifique PFIE-ISP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Nouzilly, France. 26 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NKP46 Marks caprine natural killer cells but is also present on some CD3 and TCR delta cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preben Boysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hege Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Connelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne K Storset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Veterinary Immunology Symposium (IVIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto Zooprofilattico Sperimentale della Lombardia e dell' Emilia Romagna Bruno Ubertini. Brescia, ITA., Aug 2013, Milan, Italy. 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut flora and poly(I:C) cooperate in the intestine to stimulate dendritic cells and protect neonate mice against an enteric infection by &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lo-Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMIG 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dublin, Ireland. pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miRNAs during &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; infection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guesdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Infectiologie et Santé Publique (1282)., Sep 2012, Nouzilly, France. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protection of neonates against Cryptosporidium parvum infection induced by one administration of polylC needs the help of gut flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress of Mucosal Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut flora is required for poly-I:C induced-protection against &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; in neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Werts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of intestinal mononuclear phagocyte in the control of neonatal enteric disease: innate response to &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet-Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 PhD Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nouzilly, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des cellules CD11C+ dans les réponses innées intestinales des nouveau-nés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet-Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des cellules dendritiques dans le contrôle de la cryptosporidiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Metton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de l'IFR 136 et du Cluster d'infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunité innée des ruminants : spécificités néonatales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD14+ cells contribute to the higher level of IL-12 secretion in response to TLR ligands by neonatal lamb cells compared to adult cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EVIW European Veterinary Immunology Workshop (EVIW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berlin, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse aux ligands de Toll-like récepteurs : spécificité des petits ruminants nouveau-nés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'unité VIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolically biotinylated adenovirus for ovine dendritic cell targeting and ligand screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Suleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EVIW European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Berlin, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ovine naturally killer cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preben Boysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Storset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EVIW European Veterinary Immunology Workshop - Satellite meeting of the 2nd European Congress of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité des cellules sécrétrices d'IL-12 chez les ruminants nouveau-nés après stimulation in vitro par des agonistes des TLRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Remot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Port d'Albret, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective role for Protease-Activated-Receptor-2 against Influenza virus Pathogenesis via an Interferon-Y dependent pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khoufache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Le Bouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Morello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Riffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M. Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neonatal immunity.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of NK cells from bovine neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila El Hmouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Storset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preben Boysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neonates differ adults in their responsiveness to TLR-ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Tourais Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ferret-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'organisation de la Journée :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha M. Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nouzilly, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of NK cells from newborn calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila El Hmouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ak Storset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Boysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nouzilly, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulation of the neonatal immune system: application to control cryptosporidiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on mucosal immunology: Development and modulation of mucosal immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cellules dendritiques intestinales du nouveau-né : mobilisation lors d'une infection entérique par Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'anticorps monoclonaux permettant d'étudier les cellules Natural Killers des petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila El Hmouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Storset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulation strategies to control neonatal diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCRS is not essential for the control of Cryptosporidium parvum infection EFIS European Federation of Immunological Societies, session Poster &amp;quot;Chemokines and chemokine receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoprenoid biosynthesis in coccidia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Goubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoia Mincheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Viaud-Massuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nouzilly, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral administration of oligodeoxynucleotides to neonate mice increases resistance to enteric infection by Cryptosporidium parvum, session Poster &amp;quot;Vaccination and immunotherapy against parasitic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative evaluation of TLR-agonists to stimulate mesenteric lymph node cells of newborn kids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chaussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic cell recruitment in neonatal intestine during Cryptosporidium parvum infection, Session Poster &amp;quot;Dendritic cells in pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation of intestinal epithelial cells to dendritic cell recruitment in the intestine of C parvum infected neonatal mice, Session A &amp;quot; Mucosal immunity - mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Meeting of the European Mucosal Immunology Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and parenteral adminstration of oligonucleotides to neonate mice increases resistance to enteric infection by Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Auray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The non-mevalonate pathway of isoprenoids biosynthesis in coccidia, a promising target for chemotherapy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Goubart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Mincheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Meeting, Apicomplexa Biology in the post-genomic era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbon, Portugal. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administration of bacterial components protect newborn mice against Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lagranderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Seillac, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cryptosporidiose, un zoonose encore mal controlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Evian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the intestinal infection by Cryptosporidium parvum does not required mesenteric lymph nodes and Peyer's patches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Seillac, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d'une zoonose : la cryptosporidiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse immunitaire locale à l'infection par Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacroix-Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucosal immune response during crytosporidiosis: role of INF-gamma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Veterinary Immunology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression des cytokines de type TH1/TH2 et proinflammatoires dans un modèle de souris knock-out pour l'IFN-gamma infectées par Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Mancassola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse en cytokines dans la muqueuse intestinale de souris infectée par Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lamandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université de Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de l'école doctorale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarised C-X-C chemokine secretion by human epithelium infected with Cryptosporidium parvum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Eckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Savidge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Kagnoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Coccidiosis Conference : Control of Coccidiosis into the Next Millenium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination contre les coccidioses aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yvore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bessay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccins et vaccinations en santé animale. Bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Marcy l'Etoile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitine ou ses dérives pour la prévention et/ou le traitement de parasitoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Marden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lacroix Lamandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO 2014091138 A1. 2013, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de souches atténuées de parasites pour la prévention ou le traitement de pathologies associées a un apicomplexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gnahoui-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Mevelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2994096. 2012, 98 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid cloning of PCR-derived RAPD probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Comes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression genetics : differential display</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BioTechniques Books, 1999, 1-881299-31-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId658"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05350143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Diaz-Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Swale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bellini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Dobrescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Wenker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64701-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722156v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tottey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalan&#231;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-024-00648-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Baillou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaumeil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1379798" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Papadopoulos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Werts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiae140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jungbluth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Slezak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Depraetere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Guzman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.141399.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sadrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1250080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185758v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian H Gilbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumiti Vinayak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Striepen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujjini H Manjunatha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim A Khalil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-012540" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sedano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Techer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-023-00591-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ribeiro E Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Amadou Diallo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00137-23" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752215v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bowler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardella Flore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Brenier-Pinchart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abn3231" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Saidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vanderlynden" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fessard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2021.08.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329095v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081621" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356183v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pinard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci8090170" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353872v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.666265" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901835v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Seeboth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12072115" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Pezier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nicolosi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111635" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906307v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Widmer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmena" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kv&#225;&#269;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chalmers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C Kissinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156323v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.632556" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953979v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faurie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61148" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106392v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101871" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203339v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Potiron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marquis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levern" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy528" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bougdour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnahoui-David" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aax7161" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629406v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627496v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2622-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621451v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Riba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alquier-Bacqui&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.05.024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608264v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.08.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595096v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morello" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valayer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-France Aimar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00123" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603303v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2017.08.044" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634011v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hedhli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Akbar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Heraut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-016-0452-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416825v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saltet de Sablet d'Estieres" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12632" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638979v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Silpa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brossier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;nichon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.11.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145644v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Olsen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K Storset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preben Boysen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0136-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116509" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171498v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Drouet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv206" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629930v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix Lamand&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.29154" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636084v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Mancassola" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit432" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629816v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204445v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003801" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409435v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-19" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903156v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pende" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K. Storset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009052" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409420v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013705" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903120v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009037" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663202v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khoufache" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebouder" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0803743" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413571v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochereau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barrier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Clauzon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008291" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667152v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.12.020" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZQDJ94V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409400v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Tourais-Esteves" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.03.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZH5K3B0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658095v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clastre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoia Mincheva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viaud-Massuart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2007.02.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MPK5M6G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658127v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.01.026" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3T1K2P3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654868v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660958v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/503748" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665070v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Is Lean" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mcdonald" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00195-06" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673568v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671577v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682298v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Salmon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.72.6.3634-3637.2004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669395v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673841v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669777v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.69.3.1635-1642.2001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672720v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Menezes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.69.4.2527-2534.2001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670267v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685049v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Mccole" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eckmann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Kagnoff" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694429v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685040v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langford" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Hetsko" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Smith" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686030v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Ojcius" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Perfettini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1286-4579(99)00246-4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686502v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mccole" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eckermann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1286-4579(99)80005-7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691885v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Kaga" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doh" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luffau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yvore" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695434v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Savidge" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693286v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Comes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685623v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morgan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theodos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700755v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pery" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709094v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kazanji" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711843v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-6851(94)90010-8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FSLM12D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707881v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-6851(94)90161-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZNNGW6F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706232v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhalem" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahibi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dakkak" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708294v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaga" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zgrzebski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-6851(93)90119-i" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711036v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712218v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berrag" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712814v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Benoliel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bongrand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376155v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Braun" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gouin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653776v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414875v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155805v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pautrot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Girard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lopatynski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165270v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186688v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165255v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205426v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728834v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852796v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827210v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852908v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728847v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827191v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172281v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735655v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808384v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185441v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wenker" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moodie" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theresine" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808149v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mazal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382558v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737207v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba-Brito" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307586v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734460v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734791v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736404v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736795v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diana" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310151v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Eloudzeri" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737331v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734363v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saunier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sarce-Faurie" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734831v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boinet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738419v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737527v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pedron" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307683v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349554v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308308v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735424v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735387v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308315v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736047v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boursini" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736582v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735053v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735510v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734964v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03309340v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739658v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739230v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739390v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chevalier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527067v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742694v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/345014.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744374v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603462v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738636v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739154v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743750v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741018v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805372v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805089v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boursin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertault" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747256v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hege Lund" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Connelley" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746588v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748020v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Remot" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Djavidi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745961v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Connelley" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Storset" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754675v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit-Camurdan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815810v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boysen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817112v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815269v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lebouder" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822484v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lemoine" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J El-Hmouzi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacroix-Lamande" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822890v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J El Hmouzi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821566v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Clastre" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Goubard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mincheva" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Viaud-Massuart" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751523v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751583v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816614v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barrier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751390v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763996v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832753v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Lagranderie" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marchal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829518v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825598v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759852v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835361v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298008v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186459v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186782v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171667v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143368v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186480v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165299v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736734v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729057v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033238v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808028v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824126v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794852v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728909v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731335v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fresco" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jouneau" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taussat" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5483257052131956E12" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824155v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037771v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costa" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Villier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827235v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896585v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788774v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227663v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227702v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470811v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergo Motan" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindon W. K. Moodie" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Theresine" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448564v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366426v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896765v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736806v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306867v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187513v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307486v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738443v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736602v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307268v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737590v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308203v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733553v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733673v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310252v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226852v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737465v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605631v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602314v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739738v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cournet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605506v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738739v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603349v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742814v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739741v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petrignet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gras" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794437v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vergonjeanne" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799973v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603457v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792434v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738532v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796050v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741663v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738778v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738892v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Sablet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799002v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794275v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799926v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740022v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739300v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791820v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739592v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795068v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799067v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abarbri" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802987v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204388v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802293v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745712v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802238v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745650v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802994v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805137v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808691v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748678v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lo-Man" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808883v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749349v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811391v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Drouet-Viard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747202v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749581v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750299v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389680v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751976v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409474v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409475v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755857v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Bouder" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389681v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409473v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812946v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409510v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Tourais Esteves" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751793v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila El Hmouzi" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817468v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Storset" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813180v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816045v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814540v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815806v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Chauss&#233;" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756922v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Esteves" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821105v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubart" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Viaud-Massuart" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752711v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756618v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753113v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752186v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755531v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758467v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827688v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goubart" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Viaud" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760722v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827712v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831459v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758916v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759894v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762099v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758886v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768432v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Tours" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765879v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Savidge" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846137v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805826v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marden" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806713v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Mevelec" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834918v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05350143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Diaz-Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Swale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bellini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Dobrescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Wenker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64701-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722156v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tottey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne-Mesmin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalan&#231;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sausset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-024-00648-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600324v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Baillou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tomal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaumeil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1379798" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Papadopoulos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Werts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiae140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04416438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sedano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Techer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13099-023-00591-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian H Gilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumiti Vinayak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Striepen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujjini H Manjunatha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim A Khalil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-012540" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sadrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1250080" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jungbluth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Slezak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Depraetere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Guzman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.141399.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ribeiro E Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Amadou Diallo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00137-23" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752215v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bowler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nardella Flore" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Brenier-Pinchart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abn3231" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlame Saidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vanderlynden" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fessard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2021.08.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329095v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081621" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356183v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pinard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci8090170" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353872v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.666265" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faurie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61148" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106392v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Pezier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101871" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156323v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Niepceron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.632556" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Widmer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmena" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kv&#225;&#269;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Chalmers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C Kissinger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine M&#233;nard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Nicolosi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111635" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferret-Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Normand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rome" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Seeboth" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12072115" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629406v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gnahoui-David" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bougdour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aax7161" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Potiron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marquis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levern" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiy528" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621451v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Riba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alquier-Bacqui&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.05.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627496v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2622-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595096v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baranek" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valayer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-France Aimar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.00123" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608264v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2017.08.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603303v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2017.08.044" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634011v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Hedhli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroon Akbar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Heraut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00430-016-0452-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416825v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Saltet de Sablet d'Estieres" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12632" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638979v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Silpa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brossier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;nichon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.11.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145644v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Olsen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K Storset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preben Boysen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0136-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171498v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Drouet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv206" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142273v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116509" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636084v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Mancassola" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit432" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629930v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix Lamand&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.29154" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629816v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204445v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003801" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409435v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-19" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903156v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pende" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K. Storset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009052" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409420v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013705" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903120v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009037" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663202v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khoufache" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebouder" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Morello" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Riffault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0803743" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413571v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochereau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barrier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Clauzon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008291" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667152v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.12.020" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZQDJ94V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409400v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Tourais-Esteves" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.03.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZH5K3B0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658095v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clastre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoia Mincheva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Viaud-Massuart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2007.02.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MPK5M6G-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658127v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.01.026" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3T1K2P3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654868v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665070v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Is Lean" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mcdonald" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00195-06" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660958v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/503748" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673568v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682298v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Salmon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.72.6.3634-3637.2004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671577v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669395v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669777v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.69.3.1635-1642.2001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673841v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672720v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Menezes" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.69.4.2527-2534.2001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670267v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685040v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eckmann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Langford" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Hetsko" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Smith" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694429v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685049v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Mccole" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Kagnoff" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686030v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Ojcius" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Perfettini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1286-4579(99)00246-4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686502v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mccole" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eckermann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1286-4579(99)80005-7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691885v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Kaga" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doh" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luffau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yvore" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695434v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Savidge" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693286v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Comes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685623v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morgan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theodos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700755v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pery" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessay" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707881v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-6851(94)90161-9" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZNNGW6F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711843v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kazanji" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-6851(94)90010-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FSLM12D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709094v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711036v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708294v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaga" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chilmonczyk" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zgrzebski" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-6851(93)90119-i" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706232v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhalem" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahibi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dakkak" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712218v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berrag" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712814v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Benoliel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bongrand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376155v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Braun" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gouin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653776v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414875v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155805v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pautrot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Girard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lopatynski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165255v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186688v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165270v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205426v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808149v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chalancon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mazal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185441v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wenker" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Motan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moodie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theresine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827191v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728847v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie de Oliveira" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852908v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827210v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728834v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852796v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735655v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172281v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carreras" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808384v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382558v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307683v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349554v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736404v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736795v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diana" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310151v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Eloudzeri" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734460v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734791v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737207v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba-Brito" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307586v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737331v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734363v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saunier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Sarce-Faurie" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734831v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boinet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738419v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737527v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pedron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736582v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735053v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735387v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736047v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boursini" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308315v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735424v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308308v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735510v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734964v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03309340v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739390v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chevalier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739230v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sibille" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739658v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527067v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605528v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603462v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742694v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/345014.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744374v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741018v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738636v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739154v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743750v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805089v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boursin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertault" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805372v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748020v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Remot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Djavidi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Dubuquoy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schwartz-Cornil" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747256v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hege Lund" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Connelley" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746588v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745961v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Connelley" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Storset" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754675v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit-Camurdan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815810v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boysen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817112v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815269v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lebouder" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821566v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Clastre" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Goubard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mincheva" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Viaud-Massuart" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822890v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lemoine" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J El Hmouzi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822484v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J El-Hmouzi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lacroix-Lamande" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751523v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751583v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816614v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barrier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751390v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763996v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832753v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Lagranderie" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marchal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829518v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825598v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759852v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835361v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298008v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165299v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186480v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143368v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171667v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186782v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186459v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788774v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896585v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728909v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808028v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824126v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794852v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736734v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033238v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729057v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824155v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731335v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fresco" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jouneau" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taussat" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vinet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5483257052131956E12" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037771v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Costa" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Villier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827235v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366426v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896765v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227663v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227702v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470811v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergo Motan" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindon W. K. Moodie" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Theresine" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448564v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737590v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306867v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736806v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187513v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738443v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307486v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736602v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307268v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737465v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733553v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733673v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310252v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308203v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franceschini" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226852v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602314v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605631v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739741v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petrignet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gras" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794437v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vergonjeanne" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738739v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605506v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739738v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cournet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603349v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742814v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799973v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603457v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792434v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738532v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796050v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799067v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abarbri" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795068v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799002v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794275v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Sablet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741663v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738778v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738892v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799926v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740022v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739300v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791820v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739592v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802293v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204388v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745712v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802987v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802238v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745650v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802994v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805137v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808691v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748678v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lo-Man" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808883v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747202v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749349v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811391v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Drouet-Viard" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749581v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750299v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389680v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409473v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389681v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409475v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751976v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409474v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755857v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Bouder" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813180v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751793v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila El Hmouzi" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409510v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Tourais Esteves" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812946v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817468v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Storset" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814540v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816045v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815806v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Chauss&#233;" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758467v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755531v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821105v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubart" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Viaud-Massuart" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752711v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756922v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Esteves" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Chauss&#233;" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756618v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753113v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752186v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827688v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goubart" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Viaud" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827712v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760722v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831459v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758916v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758886v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759894v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762099v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768432v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; de Tours" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765879v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Savidge" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846137v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805826v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marden" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806713v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Mevelec" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834918v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>