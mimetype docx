--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -66,1735 +66,1830 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit international privé du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computation du délai imparti à la juridiction nationale par l'article 27 de l'Acte uniforme relatif au droit de l'arbitrage. Note sous CCJA, 1ère ch., 13 juillet 2023, n°71</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Afrique-OHADA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la clause d'arbitrage à l'action en opposition à la dissolution de la société cocontractante. Note sous CCJA, 2ème ch., n°152/2023, 29 juin 2023, La société Canalbox SA c/ État du Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Afrique-OHADA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La signification de la décision attaquée à la partie adverse n'est pas une condition de recevabilité du pourvoi devant la CCJA. Note sous CCJA, 2ème ch., n°152/2023, La société Canalbox SA c/ État du Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Afrique-OHADA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exécution provisoire : Incompétence de la Cour suprême nationale même en application de l'article 16 du Traité OHADA. Note sous CCJA, 27 avril 2024, n° 100/2023 et CCJA, 6 avril 2023, n°072/2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Afrique-OHADA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un an de droit international privé de la propriété industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriété industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°12, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours en interprétation du dispositif d'un arrêt de la CCJA annulant une sentence arbitrale partielle. Comm. CCJA, ass. plén., 26 oct. 2023, n°174/2023, Société béninoise d'énergie électrique c/ État du Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Afrique-OHADA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inapplicabilité des actes uniformes à une cession d'une société d'assurances autorisée par un organe de la CIMA. Note sous CCJA, 27 avril 2023, n°101/2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Afrique-OHADA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rupture définitive entre la titularité des brevets et la règle de compétence exclusive », Commentaire de l’arrêt CJUE, 8 septembre 2022, aff. C-399/21, IRnova AB c/ FLIR Systems, AB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Contrefaçon : négation de l’immunité de juridiction à une télévision publique étrangère »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un an de droit international privé de la propriété industrielle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriété industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects relatifs à la propriété intellectuelle dans le projet de Code de droit international privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité économique et actions privées : l’extension aux filiales de la responsabilité consécutive au comportement anticoncurrentiel d’une société mère. Commentaire de CJUE, 6 octobre 2021, Sumal c/ Mercedes Benz Trucks España, aff. C-882/19, ECLI:EU:C:2021:800</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/112 (n° 4187), p. 17-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniformisation du droit de la propriété intellectuelle et conflits de lois dans l'OAPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare &amp; Martin; Bibliothèques des thèses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 624 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828520v1</w:t>
-              </w:r>
-[...858 lines deleted...]
-                <w:t xml:space="preserve">hal-03552094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction scientifique - Les perspectives d'extension de l'OHADA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlemagne Dagbedji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Diop (CREDIP-EDIEC) et Ch. Dagbedji (CDE-ELJ), Oct 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présidence de table ronde - Diffuser les résultats de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diffuser, éditer, publier. Entre volonté politique et réalité juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Nourissat (EDIEC), May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présidence de table ronde &amp;quot;La contribution des normes extérieures à l'application du droit OHADA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur trente années d'application du droit uniforme africain des affaires (OHADA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G. Ngoumtsa Anou et L.-D. Muka Tshibende, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Code sénégalais de la famille à l’épreuve de la réception des situations constituées à l’étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cinquante ans du Code sénégalais de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Gaston Berger, Jun 2023, Saint-Louis du Sénégal, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Philosophie de la Khidma (Service pour l'humanité) : sens et portée dans la migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration africaines à Marseille et transmissions religieuses au sein de l'islam soufi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Présentation de la partie propriété intellectuelle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de jurisprudence francophone de l’Association des Hautes juridictions de cassation ayant en partage l’usage du français (AHJUCAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cour de Cassation, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la partie propriété intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de jurisprudence francophone de l'Association des Hautes juridictions de cassation ayant en partage l'usage du français (AHJUCAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cour de cassation, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux des cryptomonnaies et des NFTs dans le notariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petits déjeuners du notariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chambre des notaires du Rhône, Mar 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation du colloque sur le thème de la &amp;quot;Laïcité, Diversités culturelles et Identités religieuses face au défi du vivre ensemble en France in. Professeur Souleymane Bachir Diagne (Professeur à l’Université de Columbia – Etats-Unis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international organisé à l’Institut Français de Civilisation Musulmane (IFCM de Lyon) avec la participation de la Fondation Majalis, la Timbuktu Institute - African Center For Peace Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, IFCM de Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incertain principe de territorialité des droits de propriété intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque de l’Association des jeunes universitaires spécialistes de la propriété intellectuelle, Les incertitudes du droit de la propriété intellectuelle quels risques, quelles opportunités ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des JUSPI, CEIPI et CERDACC, Feb 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1941,51 +2036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Diop" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/uniformisation-du-droit-de-la-propriete-intellectuelle-et-conflits-de-lois-dans-loapi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828729v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828707v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828695v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828674v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031661v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402217v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03837759v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03552094v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848049v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Dagbedji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04138481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04138479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816895v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Hage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828729v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828741v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031661v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402250v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03837759v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03552094v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/uniformisation-du-droit-de-la-propriete-intellectuelle-et-conflits-de-lois-dans-loapi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Dagbedji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04138481v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04138479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>