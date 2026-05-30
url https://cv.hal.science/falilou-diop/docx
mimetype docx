--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -195,303 +195,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation du délai imparti à la juridiction nationale par l'article 27 de l'Acte uniforme relatif au droit de l'arbitrage. Note sous CCJA, 1ère ch., 13 juillet 2023, n°71</w:t>
+                <w:t xml:space="preserve">Exécution provisoire : Incompétence de la Cour suprême nationale même en application de l'article 16 du Traité OHADA. Note sous CCJA, 27 avril 2024, n° 100/2023 et CCJA, 6 avril 2023, n°072/2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Afrique-OHADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n°71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828660v1</w:t>
+                <w:t xml:space="preserve">hal-04828695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la clause d'arbitrage à l'action en opposition à la dissolution de la société cocontractante. Note sous CCJA, 2ème ch., n°152/2023, 29 juin 2023, La société Canalbox SA c/ État du Bénin</w:t>
+                <w:t xml:space="preserve">La signification de la décision attaquée à la partie adverse n'est pas une condition de recevabilité du pourvoi devant la CCJA. Note sous CCJA, 2ème ch., n°152/2023, La société Canalbox SA c/ État du Bénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Afrique-OHADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n°72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828729v1</w:t>
+                <w:t xml:space="preserve">hal-04828707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La signification de la décision attaquée à la partie adverse n'est pas une condition de recevabilité du pourvoi devant la CCJA. Note sous CCJA, 2ème ch., n°152/2023, La société Canalbox SA c/ État du Bénin</w:t>
+                <w:t xml:space="preserve">Application de la clause d'arbitrage à l'action en opposition à la dissolution de la société cocontractante. Note sous CCJA, 2ème ch., n°152/2023, 29 juin 2023, La société Canalbox SA c/ État du Bénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Afrique-OHADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n°72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828707v1</w:t>
+                <w:t xml:space="preserve">hal-04828729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exécution provisoire : Incompétence de la Cour suprême nationale même en application de l'article 16 du Traité OHADA. Note sous CCJA, 27 avril 2024, n° 100/2023 et CCJA, 6 avril 2023, n°072/2023</w:t>
+                <w:t xml:space="preserve">Computation du délai imparti à la juridiction nationale par l'article 27 de l'Acte uniforme relatif au droit de l'arbitrage. Note sous CCJA, 1ère ch., 13 juillet 2023, n°71</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Afrique-OHADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n°71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828695v1</w:t>
+                <w:t xml:space="preserve">hal-04828660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un an de droit international privé de la propriété industrielle</w:t>
               </w:r>
@@ -678,1210 +678,1210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Rupture définitive entre la titularité des brevets et la règle de compétence exclusive », Commentaire de l’arrêt CJUE, 8 septembre 2022, aff. C-399/21, IRnova AB c/ FLIR Systems, AB</w:t>
+                <w:t xml:space="preserve">« Contrefaçon : négation de l’immunité de juridiction à une télévision publique étrangère »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031661v1</w:t>
+                <w:t xml:space="preserve">hal-04402217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Contrefaçon : négation de l’immunité de juridiction à une télévision publique étrangère »</w:t>
+                <w:t xml:space="preserve">« Un an de droit international privé de la propriété industrielle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Propriété industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402217v1</w:t>
+                <w:t xml:space="preserve">hal-04402250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Un an de droit international privé de la propriété industrielle »</w:t>
+                <w:t xml:space="preserve">« Rupture définitive entre la titularité des brevets et la règle de compétence exclusive », Commentaire de l’arrêt CJUE, 8 septembre 2022, aff. C-399/21, IRnova AB c/ FLIR Systems, AB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Propriété industrielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°1</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402250v1</w:t>
+                <w:t xml:space="preserve">hal-04031661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects relatifs à la propriété intellectuelle dans le projet de Code de droit international privé</w:t>
+                <w:t xml:space="preserve">Unité économique et actions privées : l’extension aux filiales de la responsabilité consécutive au comportement anticoncurrentiel d’une société mère. Commentaire de CJUE, 6 octobre 2021, Sumal c/ Mercedes Benz Trucks España, aff. C-882/19, ECLI:EU:C:2021:800</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz Actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/112 (n° 4187), p. 17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837759v1</w:t>
+                <w:t xml:space="preserve">hal-03552094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unité économique et actions privées : l’extension aux filiales de la responsabilité consécutive au comportement anticoncurrentiel d’une société mère. Commentaire de CJUE, 6 octobre 2021, Sumal c/ Mercedes Benz Trucks España, aff. C-882/19, ECLI:EU:C:2021:800</w:t>
+                <w:t xml:space="preserve">Aspects relatifs à la propriété intellectuelle dans le projet de Code de droit international privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022/112 (n° 4187), p. 17-22</w:t>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552094v1</w:t>
+                <w:t xml:space="preserve">hal-03837759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction scientifique - Les perspectives d'extension de l'OHADA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlemagne Dagbedji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Diop (CREDIP-EDIEC) et Ch. Dagbedji (CDE-ELJ), Oct 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présidence de table ronde - Diffuser les résultats de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diffuser, éditer, publier. Entre volonté politique et réalité juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Nourissat (EDIEC), May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux des cryptomonnaies et des NFTs dans le notariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petits déjeuners du notariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre des notaires du Rhône, Mar 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation du colloque sur le thème de la &amp;quot;Laïcité, Diversités culturelles et Identités religieuses face au défi du vivre ensemble en France in. Professeur Souleymane Bachir Diagne (Professeur à l’Université de Columbia – Etats-Unis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international organisé à l’Institut Français de Civilisation Musulmane (IFCM de Lyon) avec la participation de la Fondation Majalis, la Timbuktu Institute - African Center For Peace Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, IFCM de Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la partie propriété intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de jurisprudence francophone de l'Association des Hautes juridictions de cassation ayant en partage l'usage du français (AHJUCAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cour de cassation, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Code sénégalais de la famille à l’épreuve de la réception des situations constituées à l’étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cinquante ans du Code sénégalais de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gaston Berger, Jun 2023, Saint-Louis du Sénégal, Sénégal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Philosophie de la Khidma (Service pour l'humanité) : sens et portée dans la migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration africaines à Marseille et transmissions religieuses au sein de l'islam soufi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Présentation de la partie propriété intellectuelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de jurisprudence francophone de l’Association des Hautes juridictions de cassation ayant en partage l’usage du français (AHJUCAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cour de Cassation, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incertain principe de territorialité des droits de propriété intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e colloque de l’Association des jeunes universitaires spécialistes de la propriété intellectuelle, Les incertitudes du droit de la propriété intellectuelle quels risques, quelles opportunités ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des JUSPI, CEIPI et CERDACC, Feb 2023, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présidence de table ronde &amp;quot;La contribution des normes extérieures à l'application du droit OHADA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falilou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur trente années d'application du droit uniforme africain des affaires (OHADA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Ngoumtsa Anou et L.-D. Muka Tshibende, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniformisation du droit de la propriété intellectuelle et conflits de lois dans l'OAPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falilou Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare &amp; Martin; Bibliothèques des thèses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 624 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828520v1</w:t>
-              </w:r>
-[...733 lines deleted...]
-                <w:t xml:space="preserve">hal-04031696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2036,51 +2036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Hage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828660v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828729v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828707v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828741v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031661v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402250v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03837759v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03552094v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/uniformisation-du-droit-de-la-propriete-intellectuelle-et-conflits-de-lois-dans-loapi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Dagbedji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04138481v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04138479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816895v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596856v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falilou Diop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Hage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828695v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828707v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849012v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828741v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402217v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402250v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03552094v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03837759v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Dagbedji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031686v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816895v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04138481v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04138479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04031696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/uniformisation-du-droit-de-la-propriete-intellectuelle-et-conflits-de-lois-dans-loapi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>