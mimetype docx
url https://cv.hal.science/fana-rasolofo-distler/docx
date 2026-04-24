--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -300,356 +300,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former des jeunes à l’entrepreneuriat dans les quartiers prioritaires : la question du tiers-accompagnant dans la construction du projet entrepreneurial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Distler</w:t>
+                <w:t xml:space="preserve">Continuité pédagogique, innovation en formation et e-learning : l'exemple de la FNAIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n°29 (2), pp.17-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/proj.029.0017⟩</w:t>
+              <w:t xml:space="preserve">, 2021, n°29 (2), pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/proj.029.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521171v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cheminant</w:t>
+                <w:t xml:space="preserve">hal-03010776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les pas d’Edgar Morin : vers une écologie de l’action complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Distler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n°29 (2), pp.75-86. </w:t>
+              <w:t xml:space="preserve">, 2021, n°30 (3), pp.111-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/proj.029.0075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/proj.030.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010776v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les pas d’Edgar Morin : vers une écologie de l’action complexe</w:t>
+                <w:t xml:space="preserve">Former des jeunes à l’entrepreneuriat dans les quartiers prioritaires : la question du tiers-accompagnant dans la construction du projet entrepreneurial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Distler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n°30 (3), pp.111-121. </w:t>
+              <w:t xml:space="preserve">, 2021, n°29 (2), pp.17-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/proj.030.0111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/proj.029.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521157v1</w:t>
+                <w:t xml:space="preserve">hal-03521171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place prend la durabilité du bâtiment dans le processus de définition de la valeur du bien dans le contexte du marché français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Distler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -878,51 +878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du magasin des curiosités à la pratique de GRH : la mètis, nouveau levier du management des savoirs Frédéric Distler Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Distler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1877,77 +1877,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprendre pour innover en formation : la mise en place du « e.learning » au sein de la Fnaim.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Projectics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2885,165 +2885,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CONCEPTION D'UN SYSTEME DE TABLEAUX DE BORD INTEGRANT LE DEVELOPPEMENT DURABLE : UNE DEMARCHE QUI ARTICULE « METHODE OVAR » ET « BALANCED SCORECARD »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crises et nouvelles problématiques de la Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nice, France. pp.CD-ROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Opérationnalisation de la RSE : Une approche par les parties prenantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès de l’ADERSE - Association pour le Développement de l’Enseignement et de la Recherche sur la Responsabilité Sociale de l’Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006129v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00476943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalization of a Sustainable Development Strategy by a Dashboard System: an Innovative Approach that combines OVAR Method and Balanced Scorecard.</w:t>
               </w:r>
@@ -4422,51 +4422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Deschanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Distler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fana Rasolofo-Distler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.033.0091" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637079v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-04-2021-0125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03521171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.029.0017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010776v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cheminant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.029.0075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03521157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.030.0111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.151.0055" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.022.0047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kpm.1572" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989820v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.100.0091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.076.0077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369456v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Zawadzki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1406" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J1SJQFDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.211.81-92" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6SLL83GP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.039.0065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.142.0107" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999147v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramis Marin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Weiland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537699v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cheminant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006131v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006128v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006129v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006130v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04691476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/numerique-et-parcours-client-dans-immobilier-client-expert-e-reputation" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540555v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999111v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540579v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoarimanana Rasolofoaina Fanantenana Distler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009METZ001D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Deschanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Distler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fana Rasolofo-Distler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.033.0091" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637079v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-04-2021-0125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cheminant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.029.0075" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03521157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.030.0111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03521171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.029.0017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.151.0055" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.022.0047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kpm.1572" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989820v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.100.0091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.076.0077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369456v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Zawadzki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1406" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J1SJQFDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.211.81-92" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6SLL83GP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.039.0065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.142.0107" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999147v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramis Marin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Weiland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537699v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cheminant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006131v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006128v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006130v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04691476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/numerique-et-parcours-client-dans-immobilier-client-expert-e-reputation" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540555v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999111v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540579v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoarimanana Rasolofoaina Fanantenana Distler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009METZ001D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>