--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -300,51 +300,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuité pédagogique, innovation en formation et e-learning : l'exemple de la FNAIM</w:t>
+                <w:t xml:space="preserve">La digitalisation, accélérateur des possibles en formation et recherche : le cas de la Chaire EREM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
@@ -353,78 +353,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n°29 (2), pp.75-86. </w:t>
+              <w:t xml:space="preserve">, 2022, n°33 (3), pp.9-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/proj.029.0075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/proj.033.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010776v1</w:t>
+                <w:t xml:space="preserve">hal-05606915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les pas d’Edgar Morin : vers une écologie de l’action complexe</w:t>
               </w:r>
@@ -495,134 +495,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former des jeunes à l’entrepreneuriat dans les quartiers prioritaires : la question du tiers-accompagnant dans la construction du projet entrepreneurial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Distler</w:t>
+                <w:t xml:space="preserve">Continuité pédagogique, innovation en formation et e-learning : l'exemple de la FNAIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°29 (2), pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/proj.029.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des jeunes à l’entrepreneuriat dans les quartiers prioritaires : la question du tiers-accompagnant dans la construction du projet entrepreneurial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2021, n°29 (2), pp.17-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/proj.029.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place prend la durabilité du bâtiment dans le processus de définition de la valeur du bien dans le contexte du marché français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Distler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -641,261 +745,261 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (1), pp.55-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ror.151.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Management Control in the Operationalization of Corporate Social Responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (22), pp.47-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/proj.022.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Balanced Scorecard to Manage Service Supply Chain Uncertainty: Case Studies in French Real Estate Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Process Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (3), pp.129-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/kpm.1572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du magasin des curiosités à la pratique de GRH : la mètis, nouveau levier du management des savoirs Frédéric Distler Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Distler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -914,659 +1018,849 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (100), pp.91-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.100.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un cadre conceptuel pour l'intégration des dispositions du Grenelle de l'environnement dans le système de pilotage de la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 76, pp.77 - 91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.076.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistémologie et méthodologie des CIFRE : Illustration par des thèses soutenues en Finance Contrôle Stratégie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Zawadzki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (4), pp.1 - 17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.1406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/fcs.1406⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01369456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balanced scorecard et pilotage de la responsabilité sociale de l´entreprise. Retour d´expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meyssonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37 (211), pp.81-92. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.211.81-92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RFG.211.81-92⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02999005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérationnalisation de la RSE : une approche par les parties prenantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (9), pp.65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.039.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de gestion entre responsabilité globale et performance économique : le cas d'une entreprise sociale pour l'habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meyssonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (2), pp.107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cca.142.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un système de pilotage intégrant la Responsabilité Sociale de l’Entreprise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprise éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (28), pp.115-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepreneuriat immobilier et dispositifs sociotechniques : une analyse qualitative des trajectoires, réseaux et pratiques de gestion et de comptabilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aramis Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47ème Congrès de l’AFC – Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture sociologique des projets entrepreneuriaux : les limites des approches positivistes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aramis Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative Research and Critical Accounting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Campo Grande, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance des compétences : savoirs, savoir-faire et savoir-être de l’étudiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Distler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1582,73 +1876,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Projectics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chaire EREM, espace de co-construction des innovations pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Distler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1664,73 +1958,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Projectics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The determinants of CSR practices of French REITs. Discursive analysis of CSR reports of French REITSs using neo-institutional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Ribau-Peltre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43ème Congrès de l’AFC – Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprendre pour innover en formation par le management d’une filière universitaire : une pédagogie par la transmission des compétences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1746,168 +2122,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Projectics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'innovation pédagogique dans les enseignements de gestion : le cas de l’IAE Metz.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aramis Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Project Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprendre pour innover en formation : la mise en place du « e.learning » au sein de la Fnaim.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1936,87 +2312,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Projectics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage du matériau constructif bois comme levier de développement durable : évaluation qualitative des résistances au changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Weiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Distler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2031,73 +2407,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 13ème congrès du Réseau International de recherche sur les Organisations et le Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation du projet entrepreneurial : Vers une pédagogie de la traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Distler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2113,87 +2489,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 7èmes Journées Georges Doriot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of the Social Network in the Project Construction Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Cheminant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Distler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2208,142 +2584,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Project Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Hull, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La complexité du rôle et des responsabilités des syndics de copropriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque international Projectics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the Balanced Scorecard to Manage the Service Supply Chain Uncertainty: Case Studies in French Real Estate Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2359,1248 +2735,1867 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Project Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et usage des indicateurs de performance en contrôle de gestion : Analyse de cinq agences immobilières spécialisées dans la gestion locative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité et gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management Control as &amp;quot;Translator&amp;quot; of Corporate Social Responsibility: Case Studies in the French Real Estate Industry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès de l’Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de gestion comme « traducteur » de la Responsabilité Sociale de l’Entreprise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès du RIODD - Réseau international de recherche sur les organisations et le développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du Grenelle de l’environnement dans le système de pilotage de la performance: cas du secteur de l’immobilier en Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">81e Congrès de l'Acfas : Savoirs sans frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association francophone pour le savoir (Acfas), May 2014, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de gestion comme « traducteur » de la Responsabilité Sociale de l’Entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Congrès de l ADERSE:Reconnaissance et identi fication des partie prenantes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KEDGE Business School, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'usage de l'outil à son explication rationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès des IAE: Sciences &amp; Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Nice, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un cadre conceptuel pour les CIFRE : illustration par deux thèses soutenues en contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Zawadzki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilités, économie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Montpellier, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opérationnalisation de la RSE : Une approche par les parties prenantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Congrès de l’ADERSE - Association pour le Développement de l’Enseignement et de la Recherche sur la Responsabilité Sociale de l’Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONCEPTION D'UN SYSTEME DE TABLEAUX DE BORD INTEGRANT LE DEVELOPPEMENT DURABLE : UNE DEMARCHE QUI ARTICULE « METHODE OVAR » ET « BALANCED SCORECARD »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises et nouvelles problématiques de la Valeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Nice, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalization of a Sustainable Development Strategy by a Dashboard System: an Innovative Approach that combines OVAR Method and Balanced Scorecard.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference MESD'09 on Strategies for Sustainable Technologies and Innovations, Conference co-organized by ICN Business School, CEREFIGE and CIBER.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un système de pilotage intégrant la Responsabilité Sociale de l’Entreprise : étude de cas dans le secteur de l’habitation à loyer modéré.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès de l’ADERSE - Association pour le Développement de l’Enseignement et de la Recherche sur la Responsabilité Sociale de l’Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE CONTROLE DE GESTION ENTRE RESPONSABILITE GLOBALE ET PERFORMANCE ECONOMIQUE. LE CAS D'UNE ENTREPRISE SOCIALE POUR L'HABITAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meyssonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«COMPTABILITE ET ENVIRONNEMENT »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00534770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un immobilier responsable : regards croisés sur la transition écologique et sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Siècle, A paraître, 978-2-913068 834</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique et parcours client dans l’immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2024, 978-2-10-087015-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et parcours client dans l'immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782100870158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’immobilier face aux défis du numérique : Aspects juridiques et managériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2023, 978-2-84934-760-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprendre dans l’immobilier : Spécificités et opportunités d’un secteur en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2022, 978-2-10-084273-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management et innovation dans le secteur de l’immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2021, 9782100826636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manager l’immobilier dans la complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Nancy, 286 p., 2018, 978-2814305281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérationnaliser la RSE par un système de tableaux de bord : une recherche intervention dans les Entreprises Sociales pour l’Habitat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires Européennes. Broché, 2010, 978-6131553233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RSE et nouvelles technologies : dynamiques organisationnelles et pratiques responsables dans le secteur immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In F. Rasolofo-Distler (sld), Vers un immobilier responsable : regards croisés sur la transition écologique et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Siècle, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le BIM révolutionne la relation client.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In F. Rasolofo-Distler (sld), Numérique et parcours client dans l’immobilier.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2024, 978-2-10-087015-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La stratégie immobilière du groupe UNESO : l’extension programmée des bâtiments ou la stratégie dite du pas à pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire l'hôpital ensemble : Témoignages d'expériences de management chez UNEOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usage des outils numériques dans le pilotage des bâtiments durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In S. Chatry &amp; F. Rasolofo-Distler (sld), L’immobilier face aux défis du numérique : Aspects juridiques et managériaux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-84934-760-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huit leçons pour entreprendre dans un marché immobilier en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprendre dans l’immobilier : Spécificités et opportunités d’un secteur en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp. 5-30, 2022, 978-2-10-084273-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bailleur social et entrepreneur, relever les défis de demain: le cas Vivest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Distler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3620,284 +4615,284 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fana Rasolofo-Distler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre dans l'immobilier - Spécificités et opportunités d'un secteur en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2022, 9782100842735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage de la RSE dans les entreprises immobilières.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et innovation dans le secteur de l’immobilier : Les défis à relever d’un secteur en mutation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp. 173-202, 2021, 9782100826636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piloter une agence immobilière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et innovation dans le secteur de l’immobilier : Les défis à relever d’un secteur en mutation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp. 203-239., 2021, 9782100826636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les syndics de copropriété face à la loi ALUR : cinquante nuances d’incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rasolofo-Distler F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manager l'immobilier dans la complexité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp. 79-97, 2018, 978-2814305281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de gestion face à la complexité : adaptativité et intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3913,51 +4908,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la complexité de l’action dans les organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3967,100 +4962,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et mise en oeuvre d'un système de pilotage intégrant la responsabilité sociale de l'entreprise : une méthode combinatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasoarimanana Rasolofoaina Fanantenana Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paul Verlaine - Metz, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009METZ001D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01752611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4070,91 +5065,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage de la performance globale : des Grandes Entreprises aux TPE du secteur de l'immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de LORRAINE, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02366259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4164,118 +5159,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management de l’immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fana Rasolofo-Distler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4422,51 +5417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Deschanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Distler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fana Rasolofo-Distler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.033.0091" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637079v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-04-2021-0125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010776v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cheminant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.029.0075" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03521157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.030.0111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03521171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.029.0017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.151.0055" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.022.0047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kpm.1572" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989820v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.100.0091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.076.0077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369456v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Zawadzki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1406" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J1SJQFDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999005v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.211.81-92" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6SLL83GP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.039.0065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.142.0107" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999147v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramis Marin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Weiland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537699v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cheminant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537702v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006131v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006128v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650563v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476943v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006130v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04691476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/numerique-et-parcours-client-dans-immobilier-client-expert-e-reputation" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540555v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999111v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540579v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752611v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoarimanana Rasolofoaina Fanantenana Distler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009METZ001D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Deschanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Distler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fana Rasolofo-Distler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.033.0091" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637079v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SAMPJ-04-2021-0125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05606915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cheminant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Husson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.033.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03521157v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.030.0111" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.029.0075" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03521171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.029.0017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.151.0055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537691v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.022.0047" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kpm.1572" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989820v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.100.0091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.076.0077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369456v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Zawadzki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1406" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J1SJQFDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.211.81-92" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6SLL83GP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.039.0065" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998995v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.142.0107" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999147v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05606958v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aramis Marin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05606947v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05606935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ribau-Peltre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Weiland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cheminant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901122v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006128v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006136v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006130v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04691476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/numerique-et-parcours-client-dans-immobilier-client-expert-e-reputation" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607045v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05606877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540555v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537694v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999111v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05606995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05606988v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05606983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05606893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793761v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537695v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537696v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoarimanana Rasolofoaina Fanantenana Distler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009METZ001D" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366259v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>