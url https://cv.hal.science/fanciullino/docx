--- v0 (2026-03-05)
+++ v1 (2026-04-07)
@@ -498,295 +498,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato genotype but not crop water deficit matters for tomato health benefits in diet-induced obesity of C57BL/6JRj male mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variety, growing conditions and processing method act on different structural and biochemical traits to modify viscosity in tomato puree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorrine Bournot</w:t>
+                <w:t xml:space="preserve">Miarka Sinkora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Sicard</w:t>
+                <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Astier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+                <w:t xml:space="preserve">François Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 188, pp.114512. </w:t>
+              <w:t xml:space="preserve">, 2024, 189, pp.114495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618311v1</w:t>
+                <w:t xml:space="preserve">hal-04617887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variety, growing conditions and processing method act on different structural and biochemical traits to modify viscosity in tomato puree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomato genotype but not crop water deficit matters for tomato health benefits in diet-induced obesity of C57BL/6JRj male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Breniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miarka Sinkora</w:t>
+                <w:t xml:space="preserve">Lorrine Bournot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 189, pp.114495. </w:t>
+              <w:t xml:space="preserve">, 2024, 188, pp.114512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617887v1</w:t>
+                <w:t xml:space="preserve">hal-04618311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of long-term deficit irrigation on tomato and goji berry quality: from fruit composition to in vitro bioaccessibility of carotenoids</w:t>
               </w:r>
@@ -1174,90 +1174,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato puree quality from field to can: Effects of water and nitrogen-saving strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miarka Sinkora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1585,51 +1585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arbex de Castro Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3345,298 +3345,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoid Diversity in Cultivated Citrus Is Highly Influenced by Genetic Factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carotenoid diversity in cultivated Citrus is highly influenced by genetic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luro François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanciullino A.-L.</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Morillon</w:t>
+                <w:t xml:space="preserve">Joseph Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 54 (12), pp.4397-4406</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 54 (12), pp.4397-4406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0526644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00288978v1</w:t>
+                <w:t xml:space="preserve">hal-02667466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoid diversity in cultivated Citrus is highly influenced by genetic factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
+                <w:t xml:space="preserve">Carotenoid Diversity in Cultivated Citrus Is Highly Influenced by Genetic Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanciullino A.-L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Morillon</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 54 (12), pp.4397-4406. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 54 (12), pp.4397-4406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667466v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical variability of peel and leaf oils of mandarins</w:t>
               </w:r>
@@ -3674,51 +3674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Desjobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (2), pp.359-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3782,51 +3782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Desjobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tomi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4176,51 +4176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving crop sustainability and fresh and processed fruit quality through integrated analyses along the food chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miarka Sinkora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Breniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4416,295 +4416,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoid content in mature tomato fruit under soil water deficit: accounting the role of pre-maturing processes through chlorophyll kinetics and cell microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of a low water input, genotype and process on the texture of purees from two tomato cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Breniere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+                <w:t xml:space="preserve">A. Villas-Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanciullino A.-L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miarka Sinkora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Brunel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Landrier</w:t>
+                <w:t xml:space="preserve">R. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXI International Horticultural Congress (IHC2022): International Symposium on Integrative Approaches to Product Quality in Fruits and Vegetables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1353.1⟩</w:t>
+              <w:t xml:space="preserve">14th World Processing Tomoto Congress / 16th ISHS International Symposium on Processing Tomato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, San Juan, Argentina. pp.19-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1351.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959689v1</w:t>
+                <w:t xml:space="preserve">hal-04264576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a low water input, genotype and process on the texture of purees from two tomato cultivars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Page</w:t>
+                <w:t xml:space="preserve">Carotenoid content in mature tomato fruit under soil water deficit: accounting the role of pre-maturing processes through chlorophyll kinetics and cell microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Breniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Villas-Boas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Miarka Sinkora</w:t>
+                <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Giovinazzo</w:t>
+                <w:t xml:space="preserve">J.-F. Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Processing Tomoto Congress / 16th ISHS International Symposium on Processing Tomato</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, San Juan, Argentina. pp.19-24, </w:t>
+              <w:t xml:space="preserve">XXXI International Horticultural Congress (IHC2022): International Symposium on Integrative Approaches to Product Quality in Fruits and Vegetables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1351.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1353.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264576v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting tomato not only for their taste, viscosity and color potential but also for their ability to react and conserved their quality during the process</w:t>
               </w:r>
@@ -4716,51 +4716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arbex de Castro Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4841,51 +4841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arbex de Castro Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5441,51 +5441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5553,51 +5553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tomi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6548,51 +6548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Trompette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c14465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf299" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Letekoma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/frures-0025-0002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrine Bournot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sicard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114512" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617887v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miarka Sinkora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giovinazzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114495" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04574732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1339536" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae171" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boisard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01196-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lano&#235;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126891" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aslani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105227" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Danielato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10100422" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arbex de Castro Vilas Boas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01725" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Butelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Garcia-Lor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Licciardello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Las Casas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01701" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand-Hulak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audray Dugrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jay-Allemand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcv012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hsf5-1818" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268486v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urban" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12153" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00789965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Poiroux-Gonord" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332382v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poggi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01672.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HDWLJ9B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00483" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.5584" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-661C4SM7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665989v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Lauri-Lopez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1037745" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662364v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901668d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bassene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carcouet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801233m" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cercos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tal&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0732051" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8FGX905G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661432v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070711h" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QTRSND74-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanciullino A.-L." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casanova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Casanova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0526644" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4K4Q1XGF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667391v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Desjobert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288999v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Fanciullino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Desjobert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tomi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0502855" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JCGBL1WQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645114v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763265v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.21" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761470v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959689v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breniere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Landrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264576v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villas-Boas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovinazzo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1351.4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172505v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gianetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332516v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332496v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820367v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Gonord" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752432v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764158v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Fanciullino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177145v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739545v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agritrop.cirad.fr/579096/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332726v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poggi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gambotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Trompette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c14465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf299" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Letekoma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/frures-0025-0002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miarka Sinkora" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giovinazzo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114495" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrine Bournot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sicard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114512" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04574732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1339536" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae171" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boisard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01196-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lano&#235;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126891" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aslani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105227" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Danielato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10100422" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arbex de Castro Vilas Boas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01725" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Butelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Garcia-Lor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Licciardello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Las Casas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01701" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand-Hulak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audray Dugrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jay-Allemand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcv012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hsf5-1818" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268486v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urban" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12153" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00789965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Poiroux-Gonord" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332382v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poggi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01672.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HDWLJ9B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00483" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.5584" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-661C4SM7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665989v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Lauri-Lopez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1037745" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662364v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901668d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bassene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carcouet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801233m" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cercos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tal&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0732051" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8FGX905G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661432v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070711h" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QTRSND74-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667466v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Casanova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0526644" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4K4Q1XGF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanciullino A.-L." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casanova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667391v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Desjobert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288999v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Fanciullino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Desjobert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tomi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0502855" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JCGBL1WQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645114v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763265v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.21" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761470v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villas-Boas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovinazzo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1351.4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959689v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breniere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Landrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172505v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gianetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332516v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332496v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820367v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Gonord" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752432v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764158v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Fanciullino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177145v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739545v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agritrop.cirad.fr/579096/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332726v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poggi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gambotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>