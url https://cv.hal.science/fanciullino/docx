--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,455 +234,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative view of tomato fruit carotenoid and polyphenol accumulation for consumer health</w:t>
+                <w:t xml:space="preserve">Assembly and annotation of the 'Golden Delicious' Doubled-Haploid GDDH18 apple genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
+                <w:t xml:space="preserve">Marine Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Constantinescu</w:t>
+                <w:t xml:space="preserve">Christelle Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Cournol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Génard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf299⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkag104/8662901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216773v1</w:t>
+                <w:t xml:space="preserve">hal-05606946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal browning detection in red-flesh apple (&amp;lt;i&amp;gt;Malus&amp;lt;/i&amp;gt; &amp;lt;i&amp;gt;domestica&amp;lt;/i&amp;gt;) using image analysis and acoustic signal-based detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bouillon</w:t>
+                <w:t xml:space="preserve">Integrative view of tomato fruit carotenoid and polyphenol accumulation for consumer health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Belin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Breniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fruit Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48130/frures-0025-0002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206849v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variety, growing conditions and processing method act on different structural and biochemical traits to modify viscosity in tomato puree</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Internal browning detection in red-flesh apple (&amp;lt;i&amp;gt;Malus&amp;lt;/i&amp;gt; &amp;lt;i&amp;gt;domestica&amp;lt;/i&amp;gt;) using image analysis and acoustic signal-based detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Giovinazzo</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Zuber</w:t>
+                <w:t xml:space="preserve">Yao Letekoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 189, pp.114495. </w:t>
+              <w:t xml:space="preserve">Fruit Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.e011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48130/frures-0025-0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617887v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato genotype but not crop water deficit matters for tomato health benefits in diet-induced obesity of C57BL/6JRj male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Breniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrine Bournot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -690,51 +690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 188, pp.114512. </w:t>
@@ -766,3259 +766,3393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of long-term deficit irrigation on tomato and goji berry quality: from fruit composition to in vitro bioaccessibility of carotenoids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Variety, growing conditions and processing method act on different structural and biochemical traits to modify viscosity in tomato puree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miarka Sinkora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Riva</w:t>
+                <w:t xml:space="preserve">Robert Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1339536⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 189, pp.114495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574732v1</w:t>
+                <w:t xml:space="preserve">hal-04617887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the color: quantitative trait loci analysis reveals new insights into red-flesh pigmentation in apple ( Malus domestica )</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of long-term deficit irrigation on tomato and goji berry quality: from fruit composition to in vitro bioaccessibility of carotenoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Breniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Muranty</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hr/uhae171⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1339536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1339536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668715v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image analysis and polyphenol profiling unveil red-flesh apple phenotype complexity</w:t>
+                <w:t xml:space="preserve">Tracing the color: quantitative trait loci analysis reveals new insights into red-flesh pigmentation in apple ( Malus domestica )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Boisard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-024-01196-1⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhae171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615546v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato puree quality from field to can: Effects of water and nitrogen-saving strategies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Image analysis and polyphenol profiling unveil red-flesh apple phenotype complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Giovinazzo</w:t>
+                <w:t xml:space="preserve">Etienne Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Lanoë</w:t>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2023.126891⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-024-01196-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142562v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the very early effects of water deficit on cell division and expansion processes in tomato ovaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Aslani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Breniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 207, pp.105227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2023.105227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Targeted Metabolic Profiling of Carotenoids, Phenolic Compounds and Primary Metabolites in Goji (Lycium spp.) Berry and Tomato (Solanum lycopersicum) Reveals Inter and Intra Genus Biomarkers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Danielato</w:t>
+                <w:t xml:space="preserve">Tomato puree quality from field to can: Effects of water and nitrogen-saving strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miarka Sinkora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Chastellier</w:t>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+                <w:t xml:space="preserve">Lucas Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (10), pp.422. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149, pp.126891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo10100422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2023.126891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035396v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Effects of Irrigation Regime, Genotype, and Harvest Stage Determine Tomato Fruit Quality and Aptitude for Processing into Puree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Targeted Metabolic Profiling of Carotenoids, Phenolic Compounds and Primary Metabolites in Goji (Lycium spp.) Berry and Tomato (Solanum lycopersicum) Reveals Inter and Intra Genus Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Arbex de Castro Vilas Boas</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Giorgia Danielato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chastellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01725⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo10100422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623960v1</w:t>
+                <w:t xml:space="preserve">hal-03035396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in anthocyanin production during domestication of Citrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Butelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Garcia-Lor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Licciardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Las Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 173 (4), pp.2225-2242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.16.01701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the genetic and tissular diversity of 64 phenolic compounds in Citrus species using a UPLC-MS approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined Effects of Irrigation Regime, Genotype, and Harvest Stage Determine Tomato Fruit Quality and Aptitude for Processing into Puree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Duval</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Arbex de Castro Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcv012⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475925v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement des fruits charnus en caroténoïdes : exemple de la tomate et des agrumes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+                <w:t xml:space="preserve">Mapping the genetic and tissular diversity of 64 phenolic compounds in Citrus species using a UPLC-MS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Durand-Hulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audray Dugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibault Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/hsf5-1818⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (5), pp.861-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcv012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630007v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoid responses to environmental stimuli: integrating redox and carbon controls into a fruit model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (2), pp.273-289. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism in orange fruits is driven by photooxidative stress in the leaves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Enrichissement des fruits charnus en caroténoïdes : exemple de la tomate et des agrumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12023⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.77-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/hsf5-1818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789965v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrate control over carotenoid build-up is conditional on fruit ontogeny in clementine fruits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Buffering growth variations against water deficits through timely carbon usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Poggi</w:t>
+                <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Urban</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2012.01672.x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01332382v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buffering growth variations against water deficits through timely carbon usage</w:t>
+                <w:t xml:space="preserve">Metabolism in orange fruits is driven by photooxidative stress in the leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Pantin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Simonneau</w:t>
+                <w:t xml:space="preserve">Jean Giannettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 149 (2), pp.175-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189785v1</w:t>
+                <w:t xml:space="preserve">hal-00789965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fruit load on maturity and carotenoid content of clementine (Citrus clementina Hort. ex Tan.) fruits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Carbohydrate control over carotenoid build-up is conditional on fruit ontogeny in clementine fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Berti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Isabelle Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.5584⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 147 (4), pp.417 - 431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2012.01672.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679804v1</w:t>
+                <w:t xml:space="preserve">hal-01332382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health benefits of vitamins and secondary metabolites of fruits and vegetables and prospects to increase their concentrations by agronomic approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Effect of fruit load on maturity and carotenoid content of clementine (Citrus clementina Hort. ex Tan.) fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Urban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf1037745⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (10), pp.2076-2083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.5584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665989v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of genotype and environment on citrus juice carotenoid content</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Health benefits of vitamins and secondary metabolites of fruits and vegetables and prospects to increase their concentrations by agronomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dubois</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ollitrault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Felicie Lauri-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 57 (19), pp.9160-9168. </w:t>
+              <w:t xml:space="preserve">, 2010, 58, pp.12065-12082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf901668d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf1037745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662364v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mitochondria origin on fruit quality in a citrus cybrid.</w:t>
+                <w:t xml:space="preserve">Effect of genotype and environment on citrus juice carotenoid content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Bassene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liliane Berti</w:t>
+                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Carcouet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollitrault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 56 (18), pp.8635-40. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf801233m⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 57 (19), pp.9160-9168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf901668d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593592v1</w:t>
+                <w:t xml:space="preserve">hal-02662364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in carotenoid content and biosynthetic gene expression in juice sacs of four orange varieties (Citrus sinensis) differing in flesh fruit colour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Cercos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Froelicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Talón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (10), pp.3628-3638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf0732051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoid biosynthetic pathway in Citrus genus: number of copies and phylogenetic diversity of seven genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of mitochondria origin on fruit quality in a citrus cybrid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bassene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Carcouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 55 (18), pp.7405-7417. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf070711h⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 56 (18), pp.8635-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf801233m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661432v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoid diversity in cultivated Citrus is highly influenced by genetic factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Carotenoid biosynthetic pathway in Citrus genus: number of copies and phylogenetic diversity of seven genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollitrault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 54 (12), pp.4397-4406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf0526644⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 55 (18), pp.7405-7417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf070711h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667466v1</w:t>
+                <w:t xml:space="preserve">hal-02661432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoid Diversity in Cultivated Citrus Is Highly Influenced by Genetic Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanciullino A.-L.</w:t>
+                <w:t xml:space="preserve">Carotenoid diversity in cultivated Citrus is highly influenced by genetic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dhuique-Mayer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Morillon</w:t>
+                <w:t xml:space="preserve">Joseph Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 54 (12), pp.4397-4406</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 54 (12), pp.4397-4406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0526644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288978v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical variability of peel and leaf oils of mandarins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carotenoid Diversity in Cultivated Citrus Is Highly Influenced by Genetic Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Tomi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Fanciullino A.-L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dhuique-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 21 (2), pp.359-367</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (12), pp.4397-4406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667391v1</w:t>
+                <w:t xml:space="preserve">hal-00288978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical variability of peel and leaf oils of mandarins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Tomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Tomi</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Desjobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (2), pp.359-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288999v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chemical variability of peel and leaf oils of mandarins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luro François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Desjobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tomi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (2), pp.359-367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effects of Nucleo-Cytoplasmic Interactions on Leaf Volatile Compounds from Citrus Somatic Diploid Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Froelicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 53 (11), pp.4517- 4523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf0502855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4028,1622 +4162,1622 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOW DO DEVELOPMENTAL AND DROUGHT FACTORS AFFECT POLYPHENOLS OF GOJI (LYCIUM BARBARUM) LEAVES AND BERRIES ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Breniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICP2023, XXXI International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dr. Sylvain Guyot, Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving crop sustainability and fresh and processed fruit quality through integrated analyses along the food chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miarka Sinkora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Breniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Conejero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.163-173, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1353.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and comparison of phenotypic methods for colour assessment and polyphenolic composition evaluation in red flesh apples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHC 2022 31st International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a low water input, genotype and process on the texture of purees from two tomato cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Villas-Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanciullino A.-L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miarka Sinkora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Processing Tomoto Congress / 16th ISHS International Symposium on Processing Tomato</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Juan, Argentina. pp.19-24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1351.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoid content in mature tomato fruit under soil water deficit: accounting the role of pre-maturing processes through chlorophyll kinetics and cell microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Breniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI International Horticultural Congress (IHC2022): International Symposium on Integrative Approaches to Product Quality in Fruits and Vegetables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1353.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting tomato not only for their taste, viscosity and color potential but also for their ability to react and conserved their quality during the process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Tomato fruit quality and processing ability are impacted by irrigation regime as well as genotype and maturity stage”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arbex de Castro Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. world processing tomato congress &amp; 15. ISHS Symposium on the Processing Tomato</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2018, Athene, Greece</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734590v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato fruit quality and processing ability are impacted by irrigation regime as well as genotype and maturity stage”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Selecting tomato not only for their taste, viscosity and color potential but also for their ability to react and conserved their quality during the process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arbex de Castro Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. world processing tomato congress &amp; 15. ISHS Symposium on the Processing Tomato</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2018, Athene, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172505v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of fruits can be improved when nearby leaves are submitted to stressing conditions. A case study of orange trees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gianetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHC2014 International Horticulture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoids accumulate in the pulp of orange fruits as a consequence of photooxidative stress in nearby leaves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gianetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Symposium on Human Health Effects of Fruits and Vegetables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Dharwad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It is possible to increase the carotenoid concentration of Clementine fruits by acting on leaf-to-fruit ration.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Is it possible to increase the carotenoid concentration of Citrus fruit by acting on environment factors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Gonord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> FAV HEALTH 2009 3nd International Symposium on Human Heath effects of Fruits and Vegetables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Avignon, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Human Health Effects of Fruit and Vegetables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332496v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to increase the carotenoid concentration of Citrus fruit by acting on environment factors?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">It is possible to increase the carotenoid concentration of Clementine fruits by acting on leaf-to-fruit ration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Human Health Effects of Fruit and Vegetables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, France. 20 p</w:t>
+              <w:t xml:space="preserve"> FAV HEALTH 2009 3nd International Symposium on Human Heath effects of Fruits and Vegetables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820367v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoid composition are correlated with the genetic diversity organization of Citrus genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress on Pigments in Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition chimique des huiles essentielles de zestes et de feuilles de huit variétés de mandarines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tomi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international environnement et identité en méditerrannée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5653,755 +5787,755 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’impact des pratiques agricoles et des modalités de séchage sur la matrice végétale à la santé du microbiote intestinal et de l’animal - cas d’étude : la baie de goji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Breniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tersys Implanteus Summer School 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of processed tomatoes in response to water stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arbex de Castro Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Euro-Mediterranean Symposium on Fruit and Vegetable Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Avignon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of phenolic compounds across contrasting citrus cultivars using a UPLC-MS approach (phenolic compound landscape in citrus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Durand-Hulak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Froelicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Avignon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Society for Horticultural Science (ISHS)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 p., 2015, The biological dimensions of production (quantity and quality, nutritional and organoleptic): new knowledge to mobilize, from gene to the fresh product</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing fruit load impacts quality criteria in clementine fruits (Citrus clementina Hort. ex Tan.) substantially more when applied at an early stage of development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Symposium on Human Health Effects of Fruits and Vegetables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Dharwad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’activité des enzymes antioxydantes dans la pulpe d’orange en réponse à un stress lumineux au niveau des feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Gonord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Giannettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gambotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude de l’activité des enzymes antioxydantes dans la pulpe d’orange en réponse à un stress lumineux au niveau des feuilles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugars influence the biosynthesis of carotenoids in the pulp of Clementine fruits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colloque INRA-UCBN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId186"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6548,51 +6682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Trompette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c14465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf299" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Letekoma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/frures-0025-0002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miarka Sinkora" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giovinazzo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114495" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrine Bournot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sicard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114512" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04574732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1339536" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae171" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boisard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01196-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lano&#235;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126891" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aslani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105227" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Danielato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10100422" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arbex de Castro Vilas Boas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01725" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Butelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Garcia-Lor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Licciardello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Las Casas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01701" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand-Hulak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audray Dugrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jay-Allemand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcv012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hsf5-1818" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268486v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urban" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12153" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00789965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Poiroux-Gonord" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332382v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poggi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01672.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HDWLJ9B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00483" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.5584" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-661C4SM7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665989v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Lauri-Lopez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1037745" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662364v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901668d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bassene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carcouet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801233m" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cercos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tal&#243;n" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0732051" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8FGX905G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661432v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070711h" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QTRSND74-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667466v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Casanova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0526644" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4K4Q1XGF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288978v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanciullino A.-L." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casanova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667391v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Desjobert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288999v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Fanciullino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Desjobert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tomi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0502855" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JCGBL1WQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645114v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763265v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.21" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761470v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villas-Boas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovinazzo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1351.4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959689v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breniere" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Landrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172505v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gianetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332516v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332496v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820367v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Gonord" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752432v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764158v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Fanciullino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177145v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739545v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agritrop.cirad.fr/579096/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332726v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poggi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gambotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332667v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Trompette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c14465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lalanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkag104/8662901" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf299" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Letekoma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/frures-0025-0002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrine Bournot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sicard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114512" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617887v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miarka Sinkora" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giovinazzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114495" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04574732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1339536" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668715v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae171" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boisard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01196-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142528v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aslani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lano&#235;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126891" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Danielato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10100422" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Butelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Garcia-Lor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Licciardello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Las Casas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01701" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arbex de Castro Vilas Boas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01725" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand-Hulak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audray Dugrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jay-Allemand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcv012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urban" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12153" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hsf5-1818" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189785v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00483" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00789965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Poiroux-Gonord" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poggi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01672.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HDWLJ9B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679804v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.5584" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-661C4SM7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Lauri-Lopez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1037745" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662364v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901668d" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667745v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cercos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tal&#243;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0732051" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8FGX905G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bassene" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carcouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801233m" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070711h" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QTRSND74-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Casanova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0526644" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4K4Q1XGF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanciullino A.-L." TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casanova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morillon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667391v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Desjobert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288999v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Fanciullino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Desjobert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tomi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680337v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0502855" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JCGBL1WQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645114v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763265v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.21" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villas-Boas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovinazzo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1351.4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959689v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breniere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Landrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734590v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gianetti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332516v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820367v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Gonord" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332496v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764158v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Fanciullino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177145v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739545v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607129v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agritrop.cirad.fr/579096/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332726v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poggi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824830v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gambotti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332667v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>