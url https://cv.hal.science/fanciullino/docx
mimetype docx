--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -632,295 +632,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato genotype but not crop water deficit matters for tomato health benefits in diet-induced obesity of C57BL/6JRj male mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variety, growing conditions and processing method act on different structural and biochemical traits to modify viscosity in tomato puree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorrine Bournot</w:t>
+                <w:t xml:space="preserve">Miarka Sinkora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Sicard</w:t>
+                <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Astier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+                <w:t xml:space="preserve">François Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 188, pp.114512. </w:t>
+              <w:t xml:space="preserve">, 2024, 189, pp.114495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618311v1</w:t>
+                <w:t xml:space="preserve">hal-04617887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variety, growing conditions and processing method act on different structural and biochemical traits to modify viscosity in tomato puree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomato genotype but not crop water deficit matters for tomato health benefits in diet-induced obesity of C57BL/6JRj male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Breniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miarka Sinkora</w:t>
+                <w:t xml:space="preserve">Lorrine Bournot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 189, pp.114495. </w:t>
+              <w:t xml:space="preserve">, 2024, 188, pp.114512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617887v1</w:t>
+                <w:t xml:space="preserve">hal-04618311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of long-term deficit irrigation on tomato and goji berry quality: from fruit composition to in vitro bioaccessibility of carotenoids</w:t>
               </w:r>
@@ -1425,90 +1425,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato puree quality from field to can: Effects of water and nitrogen-saving strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miarka Sinkora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1853,51 +1853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arbex de Castro Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2414,290 +2414,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism in orange fruits is driven by photooxidative stress in the leaves</w:t>
+                <w:t xml:space="preserve">Carbohydrate control over carotenoid build-up is conditional on fruit ontogeny in clementine fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Santini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+                <w:t xml:space="preserve">Isabelle Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Urban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 147 (4), pp.417 - 431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2012.01672.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.12023⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789965v1</w:t>
+                <w:t xml:space="preserve">hal-01332382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrate control over carotenoid build-up is conditional on fruit ontogeny in clementine fruits</w:t>
+                <w:t xml:space="preserve">Metabolism in orange fruits is driven by photooxidative stress in the leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Urban</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Giannettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2012.01672.x⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 149 (2), pp.175-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332382v1</w:t>
+                <w:t xml:space="preserve">hal-00789965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fruit load on maturity and carotenoid content of clementine (Citrus clementina Hort. ex Tan.) fruits</w:t>
               </w:r>
@@ -2722,51 +2722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92 (10), pp.2076-2083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3479,298 +3479,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoid diversity in cultivated Citrus is highly influenced by genetic factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
+                <w:t xml:space="preserve">Carotenoid Diversity in Cultivated Citrus Is Highly Influenced by Genetic Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanciullino A.-L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Morillon</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 54 (12), pp.4397-4406. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 54 (12), pp.4397-4406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667466v1</w:t>
+                <w:t xml:space="preserve">hal-00288978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoid Diversity in Cultivated Citrus Is Highly Influenced by Genetic Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanciullino A.-L.</w:t>
+                <w:t xml:space="preserve">Carotenoid diversity in cultivated Citrus is highly influenced by genetic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dhuique-Mayer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Morillon</w:t>
+                <w:t xml:space="preserve">Joseph Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 54 (12), pp.4397-4406</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 54 (12), pp.4397-4406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0526644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288978v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical variability of peel and leaf oils of mandarins</w:t>
               </w:r>
@@ -3808,51 +3808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Desjobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (2), pp.359-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3916,51 +3916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Desjobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tomi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4310,51 +4310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving crop sustainability and fresh and processed fruit quality through integrated analyses along the food chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miarka Sinkora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Breniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4582,64 +4582,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Villas-Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanciullino A.-L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miarka Sinkora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4850,51 +4850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arbex de Castro Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4971,51 +4971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arbex de Castro Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5083,77 +5083,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of fruits can be improved when nearby leaves are submitted to stressing conditions. A case study of orange trees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gianetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5208,77 +5208,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoids accumulate in the pulp of orange fruits as a consequence of photooxidative stress in nearby leaves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gianetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5314,243 +5314,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to increase the carotenoid concentration of Citrus fruit by acting on environment factors?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">It is possible to increase the carotenoid concentration of Clementine fruits by acting on leaf-to-fruit ration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Gonord</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">L. Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Human Health Effects of Fruit and Vegetables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, France. 20 p</w:t>
+              <w:t xml:space="preserve"> FAV HEALTH 2009 3nd International Symposium on Human Heath effects of Fruits and Vegetables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820367v1</w:t>
+                <w:t xml:space="preserve">hal-01332496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It is possible to increase the carotenoid concentration of Clementine fruits by acting on leaf-to-fruit ration.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
+                <w:t xml:space="preserve">Is it possible to increase the carotenoid concentration of Citrus fruit by acting on environment factors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Gonord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> FAV HEALTH 2009 3nd International Symposium on Human Heath effects of Fruits and Vegetables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Avignon, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Human Health Effects of Fruit and Vegetables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332496v1</w:t>
+                <w:t xml:space="preserve">hal-02820367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoid composition are correlated with the genetic diversity organization of Citrus genus</w:t>
               </w:r>
@@ -5575,51 +5575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5687,51 +5687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tomi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6211,51 +6211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Symposium on Human Health Effects of Fruits and Vegetables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Dharwad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6280,77 +6280,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’activité des enzymes antioxydantes dans la pulpe d’orange en réponse à un stress lumineux au niveau des feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Gonord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Giannettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gambotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6444,51 +6444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colloque INRA-UCBN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6682,51 +6682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Trompette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c14465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lalanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkag104/8662901" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf299" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Letekoma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/frures-0025-0002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrine Bournot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sicard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114512" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617887v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miarka Sinkora" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giovinazzo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114495" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04574732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1339536" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668715v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae171" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boisard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01196-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142528v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aslani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lano&#235;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126891" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Danielato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10100422" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Butelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Garcia-Lor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Licciardello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Las Casas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01701" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arbex de Castro Vilas Boas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01725" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand-Hulak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audray Dugrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jay-Allemand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcv012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urban" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12153" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hsf5-1818" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189785v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00483" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00789965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Poiroux-Gonord" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poggi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01672.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HDWLJ9B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679804v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.5584" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-661C4SM7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Lauri-Lopez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1037745" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662364v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901668d" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667745v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cercos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tal&#243;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0732051" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8FGX905G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bassene" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carcouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801233m" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070711h" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QTRSND74-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667466v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Casanova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0526644" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4K4Q1XGF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanciullino A.-L." TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casanova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morillon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667391v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Desjobert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288999v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Fanciullino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Desjobert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tomi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680337v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0502855" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JCGBL1WQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645114v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763265v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.21" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villas-Boas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovinazzo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1351.4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959689v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breniere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Landrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734590v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gianetti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332516v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820367v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Gonord" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332496v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764158v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Fanciullino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177145v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739545v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607129v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agritrop.cirad.fr/579096/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332726v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poggi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824830v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gambotti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332667v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Trompette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c14465" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lalanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkag104/8662901" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf299" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05206849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Letekoma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/frures-0025-0002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617887v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miarka Sinkora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giovinazzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114495" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrine Bournot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sicard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114512" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04574732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1339536" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668715v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae171" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boisard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01196-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142528v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Aslani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lano&#235;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126891" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03035396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Danielato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10100422" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608875v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Butelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Garcia-Lor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Licciardello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Las Casas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.01701" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arbex de Castro Vilas Boas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01725" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01475925v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand-Hulak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audray Dugrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jay-Allemand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcv012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urban" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12153" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630007v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hsf5-1818" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189785v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00483" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332382v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Poiroux-Gonord" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poggi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01672.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HDWLJ9B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00789965v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679804v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Berti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.5584" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-661C4SM7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Lauri-Lopez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf1037745" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662364v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dubois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901668d" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667745v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cercos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Froelicher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Tal&#243;n" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0732051" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8FGX905G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bassene" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carcouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf801233m" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070711h" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QTRSND74-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288978v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanciullino A.-L." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casanova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667466v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Casanova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0526644" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4K4Q1XGF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667391v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Desjobert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288999v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Fanciullino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Desjobert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tomi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680337v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gancel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0502855" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JCGBL1WQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645114v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763265v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.21" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villas-Boas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovinazzo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1351.4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959689v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breniere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Landrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734590v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332564v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gianetti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332516v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332496v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820367v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Gonord" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764158v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Fanciullino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177145v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739545v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607129v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agritrop.cirad.fr/579096/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332726v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poggi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824830v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gambotti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332667v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>