--- v0 (2026-03-05)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.66282420749px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Arnaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fanny-arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8784-1384</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">178365378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche CNRS en sciences de l'information géographique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Science ouverte, géomatique, géomorphologie fluviale</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en géographie physique de l'Université Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure eau et environnement ENGEES Strasbourg.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis ingénieure de recherche en sciences de l'information géographique au laboratoire EVS (site ENS de Lyon). Chargée de la gestion et de la valorisation des données produites dans l’Observatoire Hommes-Milieux Vallée du Rhône (CNRS Ecologie & Environnement, LabEx DRIIHM) et dans l’Observatoire des Sédiments du Rhône (Zone Atelier Bassin du Rhône, Plan Rhône, FEDER), je suis référente Science ouverte pour ces observatoires. Je mène aussi des recherches en géomorphologie, approche géo-historique et métrologie sur des hydrosystèmes fluviaux anthropisés.Je collabore avec divers réseaux d'acteurs sur des sujets liés à l'eau et à l'ouverture des données, aux échelles locale à nationale (Rhône, Ain, Rhin, PEPR One Water Data, groupe DataDRIIHM, RZA, EUR H2O'Lyon, Atelier de la Donnée Datalyste).Touchée par un cancer à 36 ans en 2020, je m'engage sur des questions de santé environnementale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rhône aménagé vu du ciel. Constitution d'une base de données photographiques obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data &amp; Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dc.15880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114056v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing social and environmental change in a large regulated river: the Rhône Valley Human-Environment Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 356 (S3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedload tracing with RFID tags in gravel‐bed rivers: Review and meta‐analysis after 20 years of field and laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (1), pp.147-169. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications reveal how socio-ecological research is implemented: lessons from the Rhône Long Term Socio-Ecological Research platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.100412. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2023.100412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ppa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing field, probabilistic, and 2D numerical approaches to assess gravel mobility in a gravel-bed river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vazquez‐tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (9), pp.e2022WR034127. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022WR034127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Consider Geomorphology in River Rehabilitation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue "Socio-Ecological Considerations for River Restoration and Conservation through the Lens of Wild Rivers", 12 (8), pp.1491. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12081491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical cartographic and topo-bathymetric database on the French Rhône River (17th–20th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalandy Sehen Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.1939-1955. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-1939-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and sustainability of gravel augmentation to restore large regulated rivers: Insights from three experiments on the Rhine River (France/Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 380, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing and sharing multidisciplinary information in human-environment observatories: feedbacks and recommendations from the French DRIIHM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Observatoires scientifiques Milieux / Sociétés, nouveaux enjeux, Scientific observatories Environments/Societies, new challenges, https://jimis.episciences.org/6657. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-120620-6-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering impacts on the Upper Rhine channel and floodplain over two centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 330, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remotely sensed rivers in the Anthropocene: state of the art and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (1), pp.157-188. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-environmental implications of process-based restoration strategies in large rivers: should we remove novel ecosystems along the Rhône (France)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Robin Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.2019-2031. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-018-1325-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do instream flow increase and gravel augmentation impact biological communities in large rivers: A case study on the Upper Rhine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Staentzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (2), pp.153-164. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring gravel augmentation in a large regulated river and implications for process-based restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par RFID de la mobilité des galets : retour sur 10 ans d’expérience en grandes rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical specifications of low-frequency radio identification bedload tracking from field experiments: Differences in antennas, tags and operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bultingaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 238, pp.37-46. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical geomorphic analysis (1932-2011) of a by-passed river reach in process-based restoration perspectives: The Old Rhine downstream of the Kembs diversion dam (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 236, pp.163-177. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la géomorphologie historique et expérimentale pour la restauration de cours d'eau : le cas du vieux Rhin en aval du barrage de Kembs (France, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2014032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Quelles expériences et connaissances sur la restauration trouveriez-vous intéressant de partager et de travailler entre le Rhin, le Rhône et d'autres cours d'eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Costaz-Puyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire ResiRiver “Une comparaison des démarches de restauration des grands fleuves que sont le Rhin et le Rhône"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE; OHM Vallée du Rhône, Oct 2025, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Agir contre le cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Baldacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Koual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion-Emi Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Professionnel·les de santé : Agir pour la santé des femmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sénat, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneWater FAIR Data Platform : towards a national FAIR water data platform and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst eLTER Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, eLTER, Jun 2025, Tampere, Finland. pp.8: e151297, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e151297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De CHRONO-RHÔNE à CHRONO-TERR2 : Construction de frises chrono-systémiques interactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos - Restitution des projets de l'APR 2024 et préparation à l'évaluation de 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR GEODE (CNRS/UT2J), Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rhône aménagé vu du ciel : Constitution d’une base de données iconographiques obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910 1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les articles de données en sciences humaines et sociales : enjeux sociétaux et innovations méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Lorraine, Mar 2025, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25262.42562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneWater Data: towards a national FAIR water data platform and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TERENO and OZCAR networks, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les acteurs et les actions de connaissance sur les PFAS : un travail de long-terme à nourrir collectivement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Aubron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toutes et tous actrices et acteurs de la connaissance sur les perfluorés (PFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie; OHM Vallée du Rhône; Observatoire des maladies environnementales et professionnelles dans la vallée de la chimie lyonnaise, Mar 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données : retours d’expérience d’EVS UMR 5600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la donnée ENS de Lyon 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Jun 2025, Lyon (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concours d'ingénieur.es de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheur·e·s du réseau CNRS MAGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EVS, UMR ESO, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité et pratiques de science ouverte dans l'OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier PC3 PEPR OneWater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 1, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main results of the ANR SO-DRIIHM open science project &amp;quot;Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birane Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le futur ? Rhônergia et Aqua Domitia, des aménagements lourds relégitimés sur le fleuve Rhône au nom de la transition énergétique et climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international du Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying ten critical points when implementing projects for restoration of ecological river connectivity: An interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Ecological Restoration, Aug 2024, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La basse vallée de l'Ain de Varambon à Mollon : à la découverte des impacts, des enjeux et des opérations de restauration, des suivis scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la commission Hydrosystèmes continentaux du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2, Jul 2024, Blyes (Ain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de partage et valorisation des connaissances scientifiques de l'Observatoire Hommes-Milieux Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des changements contemporains de la rivière d'Ain, de ses affluents et du Rhône aux portes de Lyon, en réponse aux pressions anthropiques multiples, anciennes et à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la commission Hydrosystèmes Continentaux du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2, Jul 2024, Blyes (Ain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zone Atelier Environnementale Rurale Argonne, Sep 2024, Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenCommon plateforme Science Ouverte passerelle pour des communautés intersciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Jabea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD2024, journées Calcul Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; INRIA, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire Hommes-Milieux Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Dec 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedload tracing with RFID tags in gravel-bed rivers : 20 years of field and laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravel Bed Rivers 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villarrica, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience d’un data paper pour valoriser une base de données d’archives cartographiques et topographiques sur le fleuve Rhône (17e-20e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalandy Sehen Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Un data journal interdisciplinaire pour les SHS. Enjeux scientifiques et mise en œuvre pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH lorraine, Mar 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneWater FAIR Data Platform : setting up a national FAIR water data platform and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO OZCAR 2023 - 2ème conférence internationale TERENO OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TERENO and OZCAR networks, Sep 2023, Bonn, Germany. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233630v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte : pourquoi et comment partager ses publications et ses données ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée Doc H2O’Lyon "Les enjeux actuels de la publication scientifique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : retour d’expérience du terrain des laboratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Politiques d’ouverture de la science en France : le terrain des laboratoires de recherche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URFIST; GERiiCO; Université de Lille, Dec 2023, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de connaissances et mobilisations sur les risques liés aux pollutions industrielles (PFAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Dec 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04340810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News on the progress of the ANR SO-DRIIHM open science project Promote Open Science within the DRIIHM. Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birane Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les impacts des aménagements sur le fonctionnement hydro-sédimentaire du Rhône ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique de l’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie; Observatoire des Sédiments du Rhône, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des frises chrono-systémiques et des cartographies narratives pour communiquer sur les trajectoires des socio-écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gradeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Prospectives INEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rhône au fil du temps: reconstituer les changements morphologiques du passé pour alimenter la gestion actuelle du fleuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE CNRS - DIPEE Lyon, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les injections sédimentaires peuvent-elles réhabiliter la fonctionnalité géomorphologique et écologique des grandes rivières régulées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybill Staentzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF - Aménagements et biodiversité des cours d’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recharge sédimentaire sur la basse vallée de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thicoïpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop EDF-CNRS – Restauration morphologique en aval des barrages : réinjection et lâchers morphogènes – I.S. Rivers 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation aux méthodes et outils de la Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orline Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles EVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5600 EVS, Université Jean Monnet Saint-Etienne, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à outils de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, GRAIE, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHRONO-RHÔNE : a timeline application to inform the socio-ecological trajectory of the French Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Café du DRIIHM : « Les outils de création de frises chrono-systémiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, May 2022, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision and first actions of the SO-DRIIHM open science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Amal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRIIHM - Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer et partager des données multidisciplinaires dans des Observatoires Hommes-Milieux : retours d’expérience du LabEx DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GdR MAGIS « Réflexions et actions collaboratives autours des observatoires scientifiques Milieux-Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;Les traceurs sédimentaires pour comprendre la trajectoire morphologique d'un cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vazquez-Tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêche aux outils scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE-ZABR, Oct 2020, Miribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ZA Seine et la ZA Rhône, retour d'expérience sur deux dispositifs en dialogue avec les acteurs des territoires : de la co-construction d'actions de recherche au partage des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chateauminois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition de cadre pour la gestion et la valorisation des données produites dans SARAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du site-atelier SARAM – ZABR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a chrono-systemic timeline tool to co-construct, analyze and communicate on the socio-ecological trajectory of the French Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SO-DRIIHM - Impulser la science ouverte au sein du LabEx DRIIHM : Co-design d'une e-infrastructure intégrant les principes FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement des projets lauréats de l'Appel Flash SODATA science ouverte de l'ANR (2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.pjt.so-driihm.zx93-ey74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing and sharing research outputs in the LabEx DRIIHM : The Data DRIIHM group supports you !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRIIHM International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche socio-écologique de long terme. Analyse conceptuelle des publications de l’OHM Vallée du Rhône (2006-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience interdisciplinaire de recharges sédimentaires sur un tronçon court-circuité : le Vieux Rhin (France/Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybill Staentzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Timelines : Potentialities of chrono-systemic timelines to co-construct, analyze and communicate on the socio-ecological trajectories of OHMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRIIHM International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHRONO-RHÔNE : Elaboration d’une frise chrono-systémique pour l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, May 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Bases de données : des métadonnées à la sauvegarde des données en passant par les data papers. Jusqu’où veut-on aller collectivement dans le cadre de la ZABR ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clémens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne de la ZABR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Arvillard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Ain au Rhône : à quelle vitesse se déplacent les galets de SARAM ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du site-atelier SARAM – ZABR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique des recharges sédimentaires de la basse vallée de l’Ain, enjeux et suivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite technique I.S.Rivers "La rivière d'Ain au fil de l'eau : ses dynamiques et ses richesses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation, web SIG et bases de données de l’OSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l'OSR4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de recharge sédimentaire : cas du Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE SHF TRANSPORT SEDIMENTAIRE EN RIVIERE ET MORPHOLOGIE FLUVIALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34077.00483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude géo-historique des évolutions biophysiques du Rhône depuis le 19ème siècle : recherche et analyse de données d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalandy Sehen Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field experiments in fluvial hydrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabEx DRIIHM annual seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative tools for integrated management of a large river system: the Rhône river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on the Status and Future of the World's Large Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devons-nous détruire les nouveaux écosystèmes du corridor rhodanien? Enjeux socio-environnementaux autour de la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gruel Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Symposium du Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d’avancement et blocages pour la détermination granulométrique par photographie immergée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dépret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noirot Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail Scientifique-EDF "Barrages et Charriage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de la topographie des marges alluviales restaurées par LiDARdrone. Mise en place d’un protocole d’utilisation et de traitement des données dans le cadre d’un programme de réérosiondes berges sur l’Ile des graviers dans la réserve de la Platière (Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frise chrono-systémique du Rhône : événements structurants et évolution historique du fleuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils collaboratifs de gestion et diffusion de données socio-environnementales. Retours d’expérience de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Bases de Données de l'OHMI Téssékéré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts d’actions de restauration géomorphologique du Vieux Rhin à l’aval de Bâle (France, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Solide et Morphodynamique des Rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancarisation, partage et visualisation des données du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actualités de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic effects of gravel augmentation and bank re-erosion on the Old Rhine River downstream from the Kembs dam (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redynamisation des marges alluviales à Pont-Saint-Esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena-Pagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite technique « Un après-midi au bord du Rhône : La restauration écologique du Rhône - Quels travaux de renaturation ? Quels enseignements des suivis scientifiques pour la gestion ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE-ZABR, Apr 2017, Pierrelatte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les opérations de recharge sédimentaire de la basse vallée de l'Ain : traçage RFID et modélisation hydro-sédimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final de restitution du projet « Rivière d’Ain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zone Atelier Bassin du Rhône, Oct 2016, Villette sur Ain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de connaissance pour la gestion sédimentaire du Vieux Rhin en aval du barrage de Kembs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution de l'OHM Vallée du Rhône : "Les marges construites : des ouvrages à enjeux multiples"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Vallée du Rhône, Jun 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actualités de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel de transpondeurs actifs UHF pour le suivi du transport sédimentaire en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail Scientifique-EDF "Barrages et Charriage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies pour mieux comprendre le fonctionnement sédimentaire des cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Eau &amp; Connaissance : "Changements globaux : comprendre les facteurs de résilience des cours d'eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Eau Rhône Méditerranée Corse, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications in Fluvial Geomorphology: a multi-scale perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU. Session 5929 - Research Challenges and Opportunities in River Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, May 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisations de la technologie RFID pour le suivi des sédiments en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop scientifique-EDF "Traceurs poissons et sédiments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should we restore forms or processes? Feedbacks from field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference River Restoration in theory, towards a research agenda for river/floodplain engineering, Chinon (20 years of ecological river engineering at the university of Tours – 20 years of IMACOF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using historical and experimental geomorphology for restoring rivers: insights from the Old Rhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF Conference "Small scale morphological evolution of coastal, estuarine and river systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dynamique morphologique de la basse vallée de l’Ain : suivi in situ et simulation hydraulique des effets de la recharge sédimentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naudet Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet de recherche « Rivière d’Ain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Orgelet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravel reintroduction for restoring bedload dynamics of sediment-starved reaches: insights from two French rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASWS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Grahamstown, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental sediment reintroduction into the Rhine River downstream of the Kembs dam: feedbacks from repeated field measures and high resolution imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de solutions RFID pour le traçage de sédiments/bois flottés en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bultingaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail Scientifique "Barrages et charriage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi géomorphologique de la recharge sédimentaire expérimentale sur le Vieux Rhin. Synthèse des états 0 à 4 et préconisations de suivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bultingaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du groupe de travail "Transport solide et géomorphologie fluviale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDF, Dec 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi géomorphologique d'une expérience de recharge sédimentaire pour la restauration d'un tronçon fluvial dégradé : le cas du Vieux Rhin en aval du barrage de Kembs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions de restauration du transit sédimentaire et des lônes menées sur la basse vallée de l'Ain et le Vieux Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et d'échange Frapna - " Plan de gestion contre l'incision artificielle des rivières ", écopôle du Forez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Chambéon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils et nouvelles pratiques pour appréhender l'espace-temps fluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ans de Géomorphologie Fluviale au Québec. 80ème Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l'analyse historique (1828-2009) pour la restauration d'un hydrosystème dégradé : le cas du Vieux Rhin entre Kembs et Neuf-Brisach (France, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Johnstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Hydrosystèmes continentaux et territoires européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne et Commission des hydrosystèmes continentaux (CNFG), Jul 2011, Sion, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The old Rhine evolution since 1950 : historical aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on the Status and Future of the World's Large Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological adjustments folowing damming: example of the Old Rhine downstream of Kembs (1930-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international 'Morphodynamique fluviale &amp; Paléo-environnements alluviaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon 2, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between channel dynamics and vegetation encroachment following damming. Example of the Old Rhine downstream of Kembs (1949-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rhône aménagé vu du ciel : Intérêt des photographies aériennes obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20229.26085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancariser les données dans le Réseau des Zones Ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutroncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. , </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11962.91845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing field, probabilistic, and 2D numerical approaches to assess gravel mobility in a gravel-bed river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vazquez‐tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fluvial Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Riva del Garda (Trento), Italy. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23868.00649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des mesures de terrain dans l'OSR (2008-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique de l’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SO-DRIIHM: promoting Open Science within the LabEx DRIIHM and improving its Research Data Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabExDRIIHM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. , 2019, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3504565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offre d'outils et de services communs pour la gestion et la valorisation de l'information scientifique des OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of IndexMed GRAIL Days 2016: How to use standards to build GRAphs and mIne data for environmentaL research? IndexMeed consortium for data mining in ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA Ninth Plenary Meeting "Data Infrastructures for Open Science"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelona, Spain. , 2017, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32504.44806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River bedload tracking using RFID technology : Detection range, tracer particle resistance, and tracer mobility results from in situ and ex situ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Gravel Bed Rivers 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kyoto, Japan. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring bedload dynamics in sediment-starved rivers: Gravel reintroduction design, monitoring, and lessons learned from two French rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Gravel Bed Rivers 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kyoto, Japan. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aquatic habitats and sedimentary dynamic on a regulated gravel bed river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitoni Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference I.S.Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. I.S.Rivers 2015 Conference Proceedings, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic diagnosis (1880-2009) for the restoration of an altered river reach: the Old Rhine between Kembs & Breisach (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. 2012, I.S.Rivers 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of a pilot sediment reintroduction within the Rhine River downstream from Kembs dam : feedbacks from repeated field measures & high resolution imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Annual Bighamton Geomorphology Symposium : The Field Tradition In Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Jackson Hole, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological monitoring of a sediment injection experimentation: the Old Rhine between Kembs and Breisach dams (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. GM7.1 Quantifying fluvial channel processes - New and innovative multidisciplinary approaches, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Old Rhine evolution since 1950: 1D morphodynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on the Status and Future of the World's Large Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of aerial high resolution visible imagery to produce channel bathymetry: a multi temporal and spatial study over the Upper Rhine by-passed section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of vegetation on shallow landslide activity in the south French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du fleuve. Bilans et perspectives scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-72, 2022, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58165/osr-g471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et promotion de la méthode scientifique et des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives CNRS Écologie &amp; Environnement 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences et société : du savoir à l'action, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-231, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6.2. Restoration - New life for Alpine rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Muhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Aschwanden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Broggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of the Alps - Diversity in Nature and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haupt Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-3-258-08117-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancarisation des données et métadonnées et valorisation des produits de recherche de l'OSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE; Graie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l’effet morphologique du démantèlement des marges : validation des estimations de charriage par des observations in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600 - EVS; CNR. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse rétrospective de l’évolution contemporaine des niveaux d’eau dans les secteurs de Péage-de-Roussillon (PDR) et Donzère-Mondragon (DZM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600 - EVS; INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du transport solide : synthèse globale et évaluation d’un protocole de mesure de la granulométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boultaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600 - EVS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human- Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS UMR 5602 GEODE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancarisation et visualisation de ressources biophysiques historiques sur le Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; CNRS; IRSTEA; GRAIE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHRONO-RHÔNE : Elaboration d'une frise chrono-systémique pour l'OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme OSR4 2015-2017. Actions II.2, II.3 et II.4. : Sédimentation et morphologie du lit majeur. RAPPORT N°1 - Stocks sédimentaires des marges actives - Méthodologie générale et application sur Péage-de-Roussillon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena-Pagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5600 EVS CNRS; LEHNA - UMR C NRS 5023; IRSTEA. 2018, 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme OSR4 2015-2017. Action II.2 : Traitement et analyse des radargrammes – Pierre-Bénite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5023 - ENTPE LEHNA-IPE; CNRS UMR 5600 - EVS; Société EGEOS. 2017, 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physique et thermique des habitats aquatiques de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naudet Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitoni Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600; IRSTEA; Ecole des Mines de Saint Etienne; Laboratoire de Géologie de Lyon. 2016, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi 2013 de la redynamisation sédimentaire du Vieux Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bultingaire Ludovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 31 p., EVS - UMR 5600. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de solutions RFID pour le traçage de sédiments et bois flottés en rivière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bultingaire Ludovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600. 2014, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redynamisation du Vieux Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aelbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5600 EVS CNRS; Région Alsace, Maison de la Région, 1 place Adrien Zeller, BP 91006, 67070 Strasbourg. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches géomorphologiques historique et expérimentale pour la restauration de la dynamique sédimentaire d'un tronçon fluvial aménagé : le cas du Vieux Rhin entre Kembs et Breisach (France, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Lumière Lyon 2, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00833042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSR - Tutoriel d'utilisation du géo-catalogue et du web SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02072805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de webmapping GéoRhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking an interdisciplinary perspective to disentangle complex effects of restoring ecological continuity in riverine socio-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20418.39360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser les disciplines et partager la connaissance produite dans un observatoire : élaboration d’une frise chrono-systémique pour l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO’2018 : Conférence internationale francophone Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France. 2018, Actes de Conférence, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.16146.50887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic effects of gravel augmentation on the Old Rhine River downstream from the Kembs dam (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Serouilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow - Ninth International Conference on Fluvial Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, pp.02028, 2018, River Flow 2018 - Ninth International Conference on Fluvial Hydraulics, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20184002028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d'expérience sur l'efficacité des suivis de mobilité de la charge grossière par RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndexMEED cases studies using &amp;quot;Omics&amp;quot; data with graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ottawa, Canada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.340-361, 2017, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.20740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of sediment recharges into the Upper Rhine river downstream of the Kembs diversion dam : Ecological monitoring of plants and macroinvertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staentzel Cybill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF Conference Proceeding HydroES 2016 "Hydropower &amp; Environmental Sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Grenoble, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic and ecological monitoring of an experimental sediment reintroduction into the Rhine River downstream of the Kembs dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staentzel Cybill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference I.S.Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological monitoring of a sediment injection experimentation: the Old Rhine between Kembs and Breisach (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference I.S.Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration morpho-dynamique et redynamisation de la section court-circuitée du Rhin en aval du barrage de Kembs (projet INTERREG / EDF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aelbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armburster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF : "Environnement et Hydro-électricité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. 8 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier. L'hydromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.5-25, 2019, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2019037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la construction d’une frise chrono-systémique sur le fleuve Rhône (2017-…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SecTech du Plan Rhône-Saône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme ISIG - Ingénierie Spatiale, Images et Géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie des rivières : changements historiques du Rhône et de la Saône et restauration écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cordées de la réussite « ENSemble construisons ton avenir » ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune collective citoyenne : &amp;quot;Cancer et causes environnementales : Pourquoi moi ? Pourquoi nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Béréziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cicolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coumoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune : &amp;quot;Face à la progression constante des cancers du sein, nous appelons à donner plus de moyens à la recherche afin de mieux cibler les facteurs de risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bogojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilia Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivières vagabondes : le Rhône et la Saône, hier et aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Plichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers et projections "La science de l'eau", Musée des Confluences, EUR H2O'Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes anciennes aux traceurs dans les galets : comment l'approche géomorphologique aide à caractériser la dynamique fluviale du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte à la une : reconstituer le Rhin disparu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-DRIIHM, la photothèque du Laboratoire d'Excellence &amp;quot;Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux&amp;quot; (DRIIHM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://photo.driihm.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue de métadonnées Elvis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rhône aménagé vu du ciel : constitution d’une base de données photographiques obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application spatio-temporelle Chrono-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vukelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:37e870726c781a10966547744dd900c1389b4445;origin=https://hal.archives-ouvertes.fr/hal-04934450;visit=swh:1:snp:41e86676455b942c988fb5b57fe0299fdf51a031;anchor=swh:1:rel:010a00c697a51faae82a05aab984d9dc8b6707cf;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId415"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.66282420749px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Arnaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fanny-arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8784-1384</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">178365378</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche CNRS en sciences de l'information géographique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Science ouverte, géomatique, géomorphologie fluviale</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en géographie physique de l'Université Lyon 2.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure eau et environnement ENGEES Strasbourg.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis ingénieure de recherche en sciences de l'information géographique au laboratoire EVS (site ENS de Lyon). Chargée de la gestion et de la valorisation des données produites dans l’Observatoire Hommes-Milieux Vallée du Rhône (CNRS Ecologie & Environnement, LabEx DRIIHM) et dans l’Observatoire des Sédiments du Rhône (Zone Atelier Bassin du Rhône, Plan Rhône, FEDER), je suis référente Science ouverte pour ces observatoires. Je mène aussi des recherches en géomorphologie, approche géo-historique et métrologie sur des hydrosystèmes fluviaux anthropisés.Je collabore avec divers réseaux d'acteurs sur des sujets liés à l'eau et à l'ouverture des données, aux échelles locale à nationale (Rhône, Ain, Rhin, PEPR One Water Data, groupe DataDRIIHM, RZA, EUR H2O'Lyon, Atelier de la Donnée Datalyste).Touchée par un cancer à 36 ans en 2020, je m'engage sur des questions de santé environnementale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing social and environmental change in a large regulated river: the Rhône Valley Human-Environment Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 356 (S3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rhône aménagé vu du ciel. Constitution d'une base de données photographiques obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data &amp; Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dc.15880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114056v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedload tracing with RFID tags in gravel‐bed rivers: Review and meta‐analysis after 20 years of field and laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (1), pp.147-169. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.5704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications reveal how socio-ecological research is implemented: lessons from the Rhône Long Term Socio-Ecological Research platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 45, pp.100412. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2023.100412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ppa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Consider Geomorphology in River Rehabilitation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue "Socio-Ecological Considerations for River Restoration and Conservation through the Lens of Wild Rivers", 12 (8), pp.1491. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land12081491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing field, probabilistic, and 2D numerical approaches to assess gravel mobility in a gravel-bed river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vazquez‐tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (9), pp.e2022WR034127. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022WR034127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency and sustainability of gravel augmentation to restore large regulated rivers: Insights from three experiments on the Rhine River (France/Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clutier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 380, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical cartographic and topo-bathymetric database on the French Rhône River (17th–20th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalandy Sehen Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), pp.1939-1955. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-1939-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing and sharing multidisciplinary information in human-environment observatories: feedbacks and recommendations from the French DRIIHM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Observatoires scientifiques Milieux / Sociétés, nouveaux enjeux, Scientific observatories Environments/Societies, new challenges, https://jimis.episciences.org/6657. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-120620-6-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering impacts on the Upper Rhine channel and floodplain over two centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Johnstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 330, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remotely sensed rivers in the Anthropocene: state of the art and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (1), pp.157-188. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do instream flow increase and gravel augmentation impact biological communities in large rivers: A case study on the Upper Rhine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Staentzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (2), pp.153-164. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-environmental implications of process-based restoration strategies in large rivers: should we remove novel ecosystems along the Rhône (France)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Robin Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.2019-2031. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-018-1325-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring gravel augmentation in a large regulated river and implications for process-based restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par RFID de la mobilité des galets : retour sur 10 ans d’expérience en grandes rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical specifications of low-frequency radio identification bedload tracking from field experiments: Differences in antennas, tags and operators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bultingaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 238, pp.37-46. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical geomorphic analysis (1932-2011) of a by-passed river reach in process-based restoration perspectives: The Old Rhine downstream of the Kembs diversion dam (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 236, pp.163-177. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la géomorphologie historique et expérimentale pour la restauration de cours d'eau : le cas du vieux Rhin en aval du barrage de Kembs (France, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.5-13. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2014032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Agir contre le cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Baldacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Koual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion-Emi Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Professionnel·les de santé : Agir pour la santé des femmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sénat, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneWater FAIR Data Platform : towards a national FAIR water data platform and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst eLTER Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, eLTER, Jun 2025, Tampere, Finland. pp.8: e151297, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e151297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De CHRONO-RHÔNE à CHRONO-TERR2 : Construction de frises chrono-systémiques interactives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'OHM Pyrénées Haut Vicdessos - Restitution des projets de l'APR 2024 et préparation à l'évaluation de 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR GEODE (CNRS/UT2J), Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Quelles expériences et connaissances sur la restauration trouveriez-vous intéressant de partager et de travailler entre le Rhin, le Rhône et d'autres cours d'eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Costaz-Puyou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Barillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire ResiRiver “Une comparaison des démarches de restauration des grands fleuves que sont le Rhin et le Rhône"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE; OHM Vallée du Rhône, Oct 2025, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rhône aménagé vu du ciel : Constitution d’une base de données iconographiques obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910 1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les articles de données en sciences humaines et sociales : enjeux sociétaux et innovations méthodologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Lorraine, Mar 2025, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.25262.42562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les acteurs et les actions de connaissance sur les PFAS : un travail de long-terme à nourrir collectivement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Aubron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toutes et tous actrices et acteurs de la connaissance sur les perfluorés (PFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie; OHM Vallée du Rhône; Observatoire des maladies environnementales et professionnelles dans la vallée de la chimie lyonnaise, Mar 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneWater Data: towards a national FAIR water data platform and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Squividant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Anh Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TERENO and OZCAR networks, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concours d'ingénieur.es de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheur·e·s du réseau CNRS MAGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EVS, UMR ESO, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité et pratiques de science ouverte dans l'OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier PC3 PEPR OneWater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 1, Nov 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrepôts de données : retours d’expérience d’EVS UMR 5600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la donnée ENS de Lyon 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Jun 2025, Lyon (webinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenCommon plateforme Science Ouverte passerelle pour des communautés intersciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Jabea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD2024, journées Calcul Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; INRIA, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la continuité écologique des cours d’eau : que sait-on et comment passer collectivement à l’action ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zone Atelier Environnementale Rurale Argonne, Sep 2024, Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying ten critical points when implementing projects for restoration of ecological river connectivity: An interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Bernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Ecological Restoration, Aug 2024, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La basse vallée de l'Ain de Varambon à Mollon : à la découverte des impacts, des enjeux et des opérations de restauration, des suivis scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la commission Hydrosystèmes continentaux du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2, Jul 2024, Blyes (Ain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main results of the ANR SO-DRIIHM open science project &amp;quot;Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birane Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le futur ? Rhônergia et Aqua Domitia, des aménagements lourds relégitimés sur le fleuve Rhône au nom de la transition énergétique et climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international du Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des changements contemporains de la rivière d'Ain, de ses affluents et du Rhône aux portes de Lyon, en réponse aux pressions anthropiques multiples, anciennes et à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Landon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la commission Hydrosystèmes Continentaux du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2, Jul 2024, Blyes (Ain), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de partage et valorisation des connaissances scientifiques de l'Observatoire Hommes-Milieux Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News on the progress of the ANR SO-DRIIHM open science project Promote Open Science within the DRIIHM. Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birane Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedload tracing with RFID tags in gravel-bed rivers : 20 years of field and laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gravel Bed Rivers 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Villarrica, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire Hommes-Milieux Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Dec 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience d’un data paper pour valoriser une base de données d’archives cartographiques et topographiques sur le fleuve Rhône (17e-20e siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalandy Sehen Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Un data journal interdisciplinaire pour les SHS. Enjeux scientifiques et mise en œuvre pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH lorraine, Mar 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte : pourquoi et comment partager ses publications et ses données ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée Doc H2O’Lyon "Les enjeux actuels de la publication scientifique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OneWater FAIR Data Platform : setting up a national FAIR water data platform and community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Maussang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERENO OZCAR 2023 - 2ème conférence internationale TERENO OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TERENO and OZCAR networks, Sep 2023, Bonn, Germany. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233630v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de connaissances et mobilisations sur les risques liés aux pollutions industrielles (PFAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Dec 2023, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04340810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : retour d’expérience du terrain des laboratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Politiques d’ouverture de la science en France : le terrain des laboratoires de recherche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URFIST; GERiiCO; Université de Lille, Dec 2023, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les impacts des aménagements sur le fonctionnement hydro-sédimentaire du Rhône ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique de l’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie; Observatoire des Sédiments du Rhône, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des frises chrono-systémiques et des cartographies narratives pour communiquer sur les trajectoires des socio-écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gradeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Prospectives INEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rhône au fil du temps: reconstituer les changements morphologiques du passé pour alimenter la gestion actuelle du fleuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE CNRS - DIPEE Lyon, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les injections sédimentaires peuvent-elles réhabiliter la fonctionnalité géomorphologique et écologique des grandes rivières régulées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybill Staentzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF - Aménagements et biodiversité des cours d’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recharge sédimentaire sur la basse vallée de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Thicoïpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop EDF-CNRS – Restauration morphologique en aval des barrages : réinjection et lâchers morphogènes – I.S. Rivers 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation aux méthodes et outils de la Science Ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orline Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles EVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5600 EVS, Université Jean Monnet Saint-Etienne, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHRONO-RHÔNE : a timeline application to inform the socio-ecological trajectory of the French Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Café du DRIIHM : « Les outils de création de frises chrono-systémiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, May 2022, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La boîte à outils de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, GRAIE, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer et partager des données multidisciplinaires dans des Observatoires Hommes-Milieux : retours d’expérience du LabEx DRIIHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GdR MAGIS « Réflexions et actions collaboratives autours des observatoires scientifiques Milieux-Sociétés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision and first actions of the SO-DRIIHM open science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Amal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRIIHM - Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;Les traceurs sédimentaires pour comprendre la trajectoire morphologique d'un cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vazquez-Tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clemens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pêche aux outils scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE-ZABR, Oct 2020, Miribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ZA Seine et la ZA Rhône, retour d'expérience sur deux dispositifs en dialogue avec les acteurs des territoires : de la co-construction d'actions de recherche au partage des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chateauminois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche socio-écologique de long terme. Analyse conceptuelle des publications de l’OHM Vallée du Rhône (2006-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience interdisciplinaire de recharges sédimentaires sur un tronçon court-circuité : le Vieux Rhin (France/Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybill Staentzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition de cadre pour la gestion et la valorisation des données produites dans SARAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du site-atelier SARAM – ZABR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a chrono-systemic timeline tool to co-construct, analyze and communicate on the socio-ecological trajectory of the French Rhône River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SO-DRIIHM - Impulser la science ouverte au sein du LabEx DRIIHM : Co-design d'une e-infrastructure intégrant les principes FAIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement des projets lauréats de l'Appel Flash SODATA science ouverte de l'ANR (2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.pjt.so-driihm.zx93-ey74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing and sharing research outputs in the LabEx DRIIHM : The Data DRIIHM group supports you !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRIIHM International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHRONO-RHÔNE : Elaboration d’une frise chrono-systémique pour l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, May 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Ain au Rhône : à quelle vitesse se déplacent les galets de SARAM ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du site-atelier SARAM – ZABR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Bases de données : des métadonnées à la sauvegarde des données en passant par les data papers. Jusqu’où veut-on aller collectivement dans le cadre de la ZABR ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Clémens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne de la ZABR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Arvillard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Timelines : Potentialities of chrono-systemic timelines to co-construct, analyze and communicate on the socio-ecological trajectories of OHMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRIIHM International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude géo-historique des évolutions biophysiques du Rhône depuis le 19ème siècle : recherche et analyse de données d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalandy Sehen Chanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historique des recharges sédimentaires de la basse vallée de l’Ain, enjeux et suivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite technique I.S.Rivers "La rivière d'Ain au fil de l'eau : ses dynamiques et ses richesses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de recharge sédimentaire : cas du Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE SHF TRANSPORT SEDIMENTAIRE EN RIVIERE ET MORPHOLOGIE FLUVIALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.34077.00483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation, web SIG et bases de données de l’OSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l'OSR4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frise chrono-systémique du Rhône : événements structurants et évolution historique du fleuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils collaboratifs de gestion et diffusion de données socio-environnementales. Retours d’expérience de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Bases de Données de l'OHMI Téssékéré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts d’actions de restauration géomorphologique du Vieux Rhin à l’aval de Bâle (France, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Solide et Morphodynamique des Rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field experiments in fluvial hydrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabEx DRIIHM annual seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative tools for integrated management of a large river system: the Rhône river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on the Status and Future of the World's Large Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat d’avancement et blocages pour la détermination granulométrique par photographie immergée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dépret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noirot Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail Scientifique-EDF "Barrages et Charriage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devons-nous détruire les nouveaux écosystèmes du corridor rhodanien? Enjeux socio-environnementaux autour de la restauration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxine Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gruel Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Symposium du Labex DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de la topographie des marges alluviales restaurées par LiDARdrone. Mise en place d’un protocole d’utilisation et de traitement des données dans le cadre d’un programme de réérosiondes berges sur l’Ile des graviers dans la réserve de la Platière (Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancarisation, partage et visualisation des données du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic effects of gravel augmentation and bank re-erosion on the Old Rhine River downstream from the Kembs dam (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redynamisation des marges alluviales à Pont-Saint-Esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena-Pagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite technique « Un après-midi au bord du Rhône : La restauration écologique du Rhône - Quels travaux de renaturation ? Quels enseignements des suivis scientifiques pour la gestion ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE-ZABR, Apr 2017, Pierrelatte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actualités de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies pour mieux comprendre le fonctionnement sédimentaire des cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Eau &amp; Connaissance : "Changements globaux : comprendre les facteurs de résilience des cours d'eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Eau Rhône Méditerranée Corse, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les opérations de recharge sédimentaire de la basse vallée de l'Ain : traçage RFID et modélisation hydro-sédimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final de restitution du projet « Rivière d’Ain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zone Atelier Bassin du Rhône, Oct 2016, Villette sur Ain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de connaissance pour la gestion sédimentaire du Vieux Rhin en aval du barrage de Kembs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution de l'OHM Vallée du Rhône : "Les marges construites : des ouvrages à enjeux multiples"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Vallée du Rhône, Jun 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actualités de l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel de transpondeurs actifs UHF pour le suivi du transport sédimentaire en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail Scientifique-EDF "Barrages et Charriage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications in Fluvial Geomorphology: a multi-scale perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Liébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU. Session 5929 - Research Challenges and Opportunities in River Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, May 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisations de la technologie RFID pour le suivi des sédiments en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop scientifique-EDF "Traceurs poissons et sédiments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravel reintroduction for restoring bedload dynamics of sediment-starved reaches: insights from two French rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASWS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Grahamstown, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should we restore forms or processes? Feedbacks from field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Riquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference River Restoration in theory, towards a research agenda for river/floodplain engineering, Chinon (20 years of ecological river engineering at the university of Tours – 20 years of IMACOF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la dynamique morphologique de la basse vallée de l’Ain : suivi in situ et simulation hydraulique des effets de la recharge sédimentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naudet Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet de recherche « Rivière d’Ain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Orgelet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using historical and experimental geomorphology for restoring rivers: insights from the Old Rhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF Conference "Small scale morphological evolution of coastal, estuarine and river systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental sediment reintroduction into the Rhine River downstream of the Kembs dam: feedbacks from repeated field measures and high resolution imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de solutions RFID pour le traçage de sédiments/bois flottés en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bultingaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail Scientifique "Barrages et charriage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi géomorphologique de la recharge sédimentaire expérimentale sur le Vieux Rhin. Synthèse des états 0 à 4 et préconisations de suivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bultingaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du groupe de travail "Transport solide et géomorphologie fluviale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDF, Dec 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01347719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils et nouvelles pratiques pour appréhender l'espace-temps fluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 ans de Géomorphologie Fluviale au Québec. 80ème Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi géomorphologique d'une expérience de recharge sédimentaire pour la restauration d'un tronçon fluvial dégradé : le cas du Vieux Rhin en aval du barrage de Kembs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions de restauration du transit sédimentaire et des lônes menées sur la basse vallée de l'Ain et le Vieux Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'information et d'échange Frapna - " Plan de gestion contre l'incision artificielle des rivières ", écopôle du Forez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Chambéon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological adjustments folowing damming: example of the Old Rhine downstream of Kembs (1930-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international 'Morphodynamique fluviale &amp; Paléo-environnements alluviaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon 2, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l'analyse historique (1828-2009) pour la restauration d'un hydrosystème dégradé : le cas du Vieux Rhin entre Kembs et Neuf-Brisach (France, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Johnstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Hydrosystèmes continentaux et territoires européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne et Commission des hydrosystèmes continentaux (CNFG), Jul 2011, Sion, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The old Rhine evolution since 1950 : historical aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Béraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on the Status and Future of the World's Large Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between channel dynamics and vegetation encroachment following damming. Example of the Old Rhine downstream of Kembs (1949-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l'application spatio-temporelle Chrono-Rhône et transférabilité à d'autres territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'EUR H2O'Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rhône aménagé vu du ciel : Intérêt des photographies aériennes obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20229.26085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancariser les données dans le Réseau des Zones Ateliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dutroncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. , </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11962.91845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing field, probabilistic, and 2D numerical approaches to assess gravel mobility in a gravel-bed river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vazquez‐tarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fluvial Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Riva del Garda (Trento), Italy. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.23868.00649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des mesures de terrain dans l'OSR (2008-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique de l’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SO-DRIIHM: promoting Open Science within the LabEx DRIIHM and improving its Research Data Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabExDRIIHM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. , 2019, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3504565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offre d'outils et de services communs pour la gestion et la valorisation de l'information scientifique des OHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Trémélo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of IndexMed GRAIL Days 2016: How to use standards to build GRAphs and mIne data for environmentaL research? IndexMeed consortium for data mining in ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA Ninth Plenary Meeting "Data Infrastructures for Open Science"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelona, Spain. , 2017, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32504.44806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aquatic habitats and sedimentary dynamic on a regulated gravel bed river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitoni Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference I.S.Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. I.S.Rivers 2015 Conference Proceedings, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River bedload tracking using RFID technology : Detection range, tracer particle resistance, and tracer mobility results from in situ and ex situ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lavé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Gravel Bed Rivers 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kyoto, Japan. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring bedload dynamics in sediment-starved rivers: Gravel reintroduction design, monitoring, and lessons learned from two French rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Gravel Bed Rivers 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kyoto, Japan. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological monitoring of a sediment injection experimentation: the Old Rhine between Kembs and Breisach dams (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. GM7.1 Quantifying fluvial channel processes - New and innovative multidisciplinary approaches, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic diagnosis (1880-2009) for the restoration of an altered river reach: the Old Rhine between Kembs & Breisach (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S.Rivers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. 2012, I.S.Rivers 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of a pilot sediment reintroduction within the Rhine River downstream from Kembs dam : feedbacks from repeated field measures & high resolution imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Annual Bighamton Geomorphology Symposium : The Field Tradition In Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Jackson Hole, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01341540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of aerial high resolution visible imagery to produce channel bathymetry: a multi temporal and spatial study over the Upper Rhine by-passed section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Old Rhine evolution since 1950: 1D morphodynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on the Status and Future of the World's Large Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01339431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of vegetation on shallow landslide activity in the south French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maquaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du fleuve. Bilans et perspectives scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Radakovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-72, 2022, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58165/osr-g471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et promotion de la méthode scientifique et des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas C. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives CNRS Écologie &amp; Environnement 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences et société : du savoir à l'action, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-231, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6.2. Restoration - New life for Alpine rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Muhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Aschwanden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Broggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers of the Alps - Diversity in Nature and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haupt Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-3-258-08117-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancarisation des données et métadonnées et valorisation des produits de recherche de l'OSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE; Graie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse rétrospective de l’évolution contemporaine des niveaux d’eau dans les secteurs de Péage-de-Roussillon (PDR) et Donzère-Mondragon (DZM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ghaffarian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600 - EVS; INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l’effet morphologique du démantèlement des marges : validation des estimations de charriage par des observations in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vázquez-Tarrío</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600 - EVS; CNR. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promote Open Science within the DRIIHM Interdisciplinary Research Facility on Human- Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Defays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS UMR 5602 GEODE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du transport solide : synthèse globale et évaluation d’un protocole de mesure de la granulométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boultaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5600 - EVS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme OSR4 2015-2017. Actions II.2, II.3 et II.4. : Sédimentation et morphologie du lit majeur. RAPPORT N°1 - Stocks sédimentaires des marges actives - Méthodologie générale et application sur Péage-de-Roussillon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Seignemartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Tena-Pagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5600 EVS CNRS; LEHNA - UMR C NRS 5023; IRSTEA. 2018, 76 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bancarisation et visualisation de ressources biophysiques historiques sur le Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS de Lyon; CNRS; IRSTEA; GRAIE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHRONO-RHÔNE : Elaboration d'une frise chrono-systémique pour l'OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme OSR4 2015-2017. Action II.2 : Traitement et analyse des radargrammes – Pierre-Bénite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Räpple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 5023 - ENTPE LEHNA-IPE; CNRS UMR 5600 - EVS; Société EGEOS. 2017, 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physique et thermique des habitats aquatiques de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naudet Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spitoni Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600; IRSTEA; Ecole des Mines de Saint Etienne; Laboratoire de Géologie de Lyon. 2016, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi 2013 de la redynamisation sédimentaire du Vieux Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bultingaire Ludovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 31 p., EVS - UMR 5600. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de solutions RFID pour le traçage de sédiments et bois flottés en rivière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bultingaire Ludovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Vaudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600. 2014, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redynamisation du Vieux Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Aelbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5600 EVS CNRS; Région Alsace, Maison de la Région, 1 place Adrien Zeller, BP 91006, 67070 Strasbourg. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches géomorphologiques historique et expérimentale pour la restauration de la dynamique sédimentaire d'un tronçon fluvial aménagé : le cas du Vieux Rhin entre Kembs et Breisach (France, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Lumière Lyon 2, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00833042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSR - Tutoriel d'utilisation du géo-catalogue et du web SIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02072805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de webmapping GéoRhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lyon, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking an interdisciplinary perspective to disentangle complex effects of restoring ecological continuity in riverine socio-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gramaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference I.S. Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20418.39360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser les disciplines et partager la connaissance produite dans un observatoire : élaboration d’une frise chrono-systémique pour l’OHM Vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO’2018 : Conférence internationale francophone Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France. 2018, Actes de Conférence, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.16146.50887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic effects of gravel augmentation on the Old Rhine River downstream from the Kembs dam (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Serouilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Flow - Ninth International Conference on Fluvial Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, pp.02028, 2018, River Flow 2018 - Ninth International Conference on Fluvial Hydraulics, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20184002028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d'expérience sur l'efficacité des suivis de mobilité de la charge grossière par RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassel Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndexMEED cases studies using &amp;quot;Omics&amp;quot; data with graph theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Féral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Archambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Auber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ottawa, Canada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.340-361, 2017, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.20740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of sediment recharges into the Upper Rhine river downstream of the Kembs diversion dam : Ecological monitoring of plants and macroinvertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staentzel Cybill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Combroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF Conference Proceeding HydroES 2016 "Hydropower &amp; Environmental Sustainability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Grenoble, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic and ecological monitoring of an experimental sediment reintroduction into the Rhine River downstream of the Kembs dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staentzel Cybill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference I.S.Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological monitoring of a sediment injection experimentation: the Old Rhine between Kembs and Breisach (France, Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julia Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference I.S.Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01346184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration morpho-dynamique et redynamisation de la section court-circuitée du Rhin en aval du barrage de Kembs (projet INTERREG / EDF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aelbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Armburster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF : "Environnement et Hydro-électricité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. 8 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00615456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier. L'hydromorphologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Melun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Bilodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.5-25, 2019, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2019037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : Notre santé en danger : tous contaminés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Homeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Billaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la construction d’une frise chrono-systémique sur le fleuve Rhône (2017-…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SecTech du Plan Rhône-Saône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivières vagabondes : le Rhône et la Saône, hier et aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almudena Plichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers et projections "La science de l'eau", Musée des Confluences, EUR H2O'Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie des rivières : changements historiques du Rhône et de la Saône et restauration écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Belletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cordées de la réussite « ENSemble construisons ton avenir » ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme ISIG - Ingénierie Spatiale, Images et Géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune collective citoyenne : &amp;quot;Cancer et causes environnementales : Pourquoi moi ? Pourquoi nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Béréziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Cicolella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coumoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune : &amp;quot;Face à la progression constante des cancers du sein, nous appelons à donner plus de moyens à la recherche afin de mieux cibler les facteurs de risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bogojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilia Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes anciennes aux traceurs dans les galets : comment l'approche géomorphologique aide à caractériser la dynamique fluviale du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte à la une : reconstituer le Rhin disparu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-DRIIHM, la photothèque du Laboratoire d'Excellence &amp;quot;Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux&amp;quot; (DRIIHM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jean-Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Massaviol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://photo.driihm.fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue de métadonnées Elvis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chirol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rhône aménagé vu du ciel : constitution d’une base de données photographiques obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berthier-Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application spatio-temporelle Chrono-Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dunesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dad Roux-Michollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vukelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:37e870726c781a10966547744dd900c1389b4445;origin=https://hal.archives-ouvertes.fr/hal-04934450;visit=swh:1:snp:41e86676455b942c988fb5b57fe0299fdf51a031;anchor=swh:1:rel:010a00c697a51faae82a05aab984d9dc8b6707cf;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId420"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AE54B2E"/>
+    <w:nsid w:val="239537CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-arnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8784-1384" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178365378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15880" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380409v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.314" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Poirier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fanny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2023.100412" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222956v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR034127" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12081491" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03229061v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalandy Sehen Chanu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1939-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03634707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clutier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107639" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Johnstone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.01.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485109v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4787" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Robin Gruel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1325-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908052v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Staentzel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Combroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3237" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4161" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassel Mathieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bultingaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.02.029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTKZTSWF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.02.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTGVL9Q7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331869v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014032" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305085v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Costaz-Puyou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321412v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Baldacci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kanski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion-Emi Alix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05035363v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151297" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381029v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25262.42562" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377329v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Trinh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322587v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aubron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109695v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385740v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370866v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804308v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646952v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rocher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648141v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802822v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793045v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mendy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jabea" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879255v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680291v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04023987v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213895v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416308v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340810v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870130v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Terrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828948v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gradeler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700383v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908124v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908100v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thico&#239;pe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700423v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dugu&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orline Poulat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700401v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700473v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966972v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez-Tarrio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989428v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bacq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chateauminois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419348v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373055v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Defays" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.pjt.so-driihm.zx93-ey74" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311053v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339095v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908070v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879626v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311083v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140681v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395137v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;mens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003011v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892725v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879758v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892723v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chirol" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890938v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chardon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34077.00483" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892721v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563401v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563398v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619225v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gruel Robin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074278v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirot Brice" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336985v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618512v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892717v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892311v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houssier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618510v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879743v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892295v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618606v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Tena-Pagan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402060v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402034v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879795v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313868v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402049v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360890v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313809v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313772v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263887v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313785v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067585v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347296v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369922v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bultingaire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347719v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067746v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069885v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345444v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boivin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344712v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johnstone" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067766v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;raud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344688v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067772v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beraud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158157v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20229.26085" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178324v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23868.00649" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129491v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322991v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3504565" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053495v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295974v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32504.44806" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263698v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263705v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263875v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340753v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341540v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339431v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340732v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110094v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694642v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Durand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-cnrs-ecologie-environnement-2023" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440560v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Muhar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aschwanden" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Binder" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Broggi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.haupt.ch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653180v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291004v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#225;zquez-Tarr&#237;o" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293545v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299170v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boultaut" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382056v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550848v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951999v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072794v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074967v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Roux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313801v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bultingaire Ludovic" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313800v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890862v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blum" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Maier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aelbrecht" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00833042v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02072805v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827481v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760362v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20418.39360" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914822v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16146.50887" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923520v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Serouilou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184002028" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892277v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761535v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambeau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20740" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313765v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staentzel Cybill" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263882v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Beisel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346184v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615456v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pi&#233;gay" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aelbrecht" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alonso" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armburster" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399198v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019037" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109703v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739086v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610519v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613758v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline B&#233;r&#233;ziat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Courtier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788496v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bogojevic" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilia Hess" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Mathieu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443324v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Plichon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238728v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890957v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960561v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948136v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934450v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vukelic" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:37e870726c781a10966547744dd900c1389b4445;origin=https://hal.archives-ouvertes.fr/hal-04934450;visit=swh:1:snp:41e86676455b942c988fb5b57fe0299fdf51a031;anchor=swh:1:rel:010a00c697a51faae82a05aab984d9dc8b6707cf;path=/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-arnaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8784-1384" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178365378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.314" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15880" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281877v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Poirier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dad Roux-Michollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fanny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2023.100412" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ppa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12081491" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez&#8208;tarrio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022WR034127" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03634707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clutier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107639" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03229061v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalandy Sehen Chanu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1939-2021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895247v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-120620-6-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Johnstone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.01.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485109v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4787" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Staentzel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Combroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3237" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761297v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Thorel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barthelemy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca R&#228;pple" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Robin Gruel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1325-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;al" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4161" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassel Mathieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Alber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaudor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bultingaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fantino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.02.029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTKZTSWF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.02.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTGVL9Q7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331869v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014032" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321412v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Baldacci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kanski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion-Emi Alix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05035363v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grellet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151297" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381029v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Costaz-Puyou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25262.42562" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322587v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aubron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377329v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Anh Trinh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109695v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793045v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mendy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jabea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04802822v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646952v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605616v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648141v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739099v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rocher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879255v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04023987v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213895v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04233630v4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Maussang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340810v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870130v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Terrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828948v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gradeler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700383v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908124v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908100v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thico&#239;pe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700423v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dugu&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orline Poulat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700473v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481268v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966972v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vazquez-Tarrio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989428v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bacq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chateauminois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339095v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908070v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003009v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419348v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373055v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Defays" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.pjt.so-driihm.zx93-ey74" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311053v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879626v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140681v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003011v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395137v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;mens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311083v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892721v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892725v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879758v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890938v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chardon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34077.00483" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892723v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chirol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618512v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892717v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892311v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houssier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563401v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563398v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074278v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirot Brice" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619225v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gruel Robin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336985v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618510v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892295v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618606v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Tena-Pagan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879743v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402049v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402060v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402034v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879795v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313868v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Depret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360890v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313809v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067585v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313772v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313785v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naudet Gr&#233;goire" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263887v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347296v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369922v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bultingaire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347719v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345444v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boivin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067746v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069885v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344688v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344712v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johnstone" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067766v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;raud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Coz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067772v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beraud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574831v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delhomme" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158157v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20229.26085" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724238v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dutroncy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11962.91845" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178324v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23868.00649" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129491v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322991v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3504565" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053495v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tr&#233;m&#233;lo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295974v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32504.44806" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263875v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263698v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263705v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340753v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341540v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340732v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339431v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110094v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694642v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Durand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-cnrs-ecologie-environnement-2023" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440560v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Muhar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aschwanden" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Binder" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Broggi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.haupt.ch" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653180v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293545v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291004v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#225;zquez-Tarr&#237;o" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382056v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299170v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boultaut" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072794v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550848v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951999v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074967v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Roux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313825v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313801v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bultingaire Ludovic" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313800v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890862v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blum" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Maier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aelbrecht" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00833042v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02072805v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827481v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760362v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20418.39360" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914822v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16146.50887" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923520v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Serouilou" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20184002028" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892277v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761535v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Archambeau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20740" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313765v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staentzel Cybill" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263882v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Beisel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346184v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615456v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pi&#233;gay" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aelbrecht" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alonso" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armburster" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399198v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bilodeau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019037" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590163v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Homeyer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Billaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109703v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443324v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Plichon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610519v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739086v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613758v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline B&#233;r&#233;ziat" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cicolella" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Courtier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788496v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bogojevic" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilia Hess" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Mathieu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238728v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890957v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960561v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948136v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934450v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vukelic" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:37e870726c781a10966547744dd900c1389b4445;origin=https://hal.archives-ouvertes.fr/hal-04934450;visit=swh:1:snp:41e86676455b942c988fb5b57fe0299fdf51a031;anchor=swh:1:rel:010a00c697a51faae82a05aab984d9dc8b6707cf;path=/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>