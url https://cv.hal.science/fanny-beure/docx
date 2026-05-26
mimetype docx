--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -1276,196 +1276,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">So, you like show tunes ? Jouer la gamme des masculinités dans Glee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Beuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ges.857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conference report: 23rd SERCIA Conference: “That's Entertainment!” Spectacle, Amusement, Audience and the Culture of Recreation in the Audiovisual Contexts of English-speaking countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Beuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Hanachi-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15, pp.1-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.10982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/miranda.10982⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03331020v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03230397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan 2004–2013 de la production et du financement des films français réalisés ou coréalisés par des femmes</w:t>
               </w:r>
@@ -2107,165 +2107,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’empreinte du musical classique dans les séries musicales contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Beuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Le Musical Hollywoodien : création, esthétique, réception"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Dec 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Seulement un divertissement ? Comédie musicale et idéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Beuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comédies musicales : la joie de vivre du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N.T. Binh, Nov 2018, Philharmonie de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232659v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03231059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeling Kinda Naughty : Subversions du musical dans la série Crazy Ex-Girlfriend</w:t>
               </w:r>
@@ -2383,234 +2383,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les stratégies d’internationalisation d’EuropaCorp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Beuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « EuropaCorp, une major française »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7, Jan 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Would Keep a Person Entertained Whether He or She Wanted to Be or Not&amp;quot; – The Entertainment Value of Classic Hollywood Musicals in Light of Audience Surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Beuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e congrès de la SERCIA - “That's Entertainment!” Spectacle, Amusement, Audience and the Culture of Recreation in the Audiovisual Contexts of English-speaking countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bologne, Sep 2017, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homosocialité et performances de genre dans le musical hollywoodien classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Beuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MC2 Colloque de clôture "Le Film musical hollywoodien en contexte médiatique et culturel"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231082v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03232664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vaudevillians en quête de respectabilité et leur relation ambivalente à l’héritage populaire du musical hollywoodien</w:t>
               </w:r>
@@ -2935,165 +2935,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">I'll capture Your Heart dancing : Fred Astaire, une chorégraphie de l’attraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Beuré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Corps et séduction : du charme à la manipulation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Versailles Saint Quentin, Dec 2011, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“No ricky-ticky-sissy-stuff with Ellie”, “None of the fluffing the hair routine for [Judy]”, Eleanor Powell, Judy Garland: s’affranchir des stéréotypes genrés par la danse et le chant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Beuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale de l’AFECCAV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232674v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03232673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musical Comedy vs. Ballroom Dancing in Charles Walters’ Easter Parade: Danced Performances and Gender Identities in the Hollywood Musical</w:t>
               </w:r>
@@ -3788,51 +3788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943955v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beur&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sandeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230403v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/beaux-livres/mondes-anglophones/thats-entertainment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dubois-Nayt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Hamus-Vall&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944005v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Le Texier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587682v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Binh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Hudelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Toulza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chabrol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/comedies-musicales/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subashish Bhattacharjee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.555" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03331020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Hanachi-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.10982" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.857" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14715880.2016.1164415" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232676v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232665v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232671v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03232655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Puchenkina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moussa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.5480" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissonneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943955v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Beur&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sandeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230403v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/beaux-livres/mondes-anglophones/thats-entertainment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dubois-Nayt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Hamus-Vall&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944005v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Le Texier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587682v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Binh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Moure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Hudelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Toulza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chabrol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/comedies-musicales/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subashish Bhattacharjee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230402v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.555" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.857" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03331020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Hanachi-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.10982" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14715880.2016.1164415" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232676v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231059v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232665v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232671v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03232655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Puchenkina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moussa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.5480" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03230406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissonneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>