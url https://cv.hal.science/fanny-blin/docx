--- v0 (2026-03-13)
+++ v1 (2026-04-15)
@@ -616,467 +616,467 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failles mémorielles et objets déclencheurs du souvenir dans le théâtre espagnol contemporain</w:t>
+                <w:t xml:space="preserve">« Transmisión intergeneracional y percepción de la historia nacional en cinco obras españolas de la última década »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Blin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Feuillastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trous de mémoire : Traces et fissures. (Arts, théâtre, cinéma, littérature et musique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle RECK; Beat FOLLMI, Oct 2023, STRASBOURG, France</w:t>
+              <w:t xml:space="preserve">« Histoires familiales, histoire nationale : effets de miroir sur les scènes hispanophones contemporaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fanny Blin; Anne Laure Feuillastre, May 2023, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239705v1</w:t>
+                <w:t xml:space="preserve">hal-04239795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama del teatro de la memoria familiar: tendencias en España e Hispanoamérica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Feuillastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historias de familia, historia nacional: reflejos y espejismos en los escenarios hispánicos contemporáneos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fanny Blin; Anne-Laure Feuillastre, May 2023, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Transmisión intergeneracional y percepción de la historia nacional en cinco obras españolas de la última década »</w:t>
+                <w:t xml:space="preserve">Failles mémorielles et objets déclencheurs du souvenir dans le théâtre espagnol contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Feuillastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Histoires familiales, histoire nationale : effets de miroir sur les scènes hispanophones contemporaines »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fanny Blin; Anne Laure Feuillastre, May 2023, Paris, Francia</w:t>
+              <w:t xml:space="preserve">Trous de mémoire : Traces et fissures. (Arts, théâtre, cinéma, littérature et musique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle RECK; Beat FOLLMI, Oct 2023, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239795v1</w:t>
+                <w:t xml:space="preserve">hal-04239705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les lieux secrets de la mémoire dans Los niños perdidos de Laila Ripoll et Terror y miseria en el primer franquismo de José Sanchis Sinisterra »</w:t>
+                <w:t xml:space="preserve">« Fonctions politiques des mythes sur la scène espagnole actuelle : un héritage de l’anti-franquisme ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Agrégation interne "Le théâtre de la mémoire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cogny, France</w:t>
+              <w:t xml:space="preserve">« Les arts visuels et scéniques, lieux de résistance au franquisme et à son héritage résiduel (des années soixante à nos jours) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adeline Chainais, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239802v1</w:t>
+                <w:t xml:space="preserve">hal-04239799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Fonctions politiques des mythes sur la scène espagnole actuelle : un héritage de l’anti-franquisme ? »</w:t>
+                <w:t xml:space="preserve">« Phèdre et Pénélope : reconfigurations des rôles genrés dans le théâtre espagnol contemporain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Les arts visuels et scéniques, lieux de résistance au franquisme et à son héritage résiduel (des années soixante à nos jours) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adeline Chainais, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès international CLASTEA V sur la réception des modèles antiques dans le théâtre ibérique, ibéro-américain et francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphanie Urdician (org.), Dec 2021, MSH de Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239799v1</w:t>
+                <w:t xml:space="preserve">hal-04209918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Phèdre et Pénélope : reconfigurations des rôles genrés dans le théâtre espagnol contemporain »</w:t>
+                <w:t xml:space="preserve">« Les lieux secrets de la mémoire dans Los niños perdidos de Laila Ripoll et Terror y miseria en el primer franquismo de José Sanchis Sinisterra »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international CLASTEA V sur la réception des modèles antiques dans le théâtre ibérique, ibéro-américain et francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stéphanie Urdician (org.), Dec 2021, MSH de Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée Agrégation interne "Le théâtre de la mémoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cogny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209918v1</w:t>
+                <w:t xml:space="preserve">hal-04239802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herencias y sombras del exilio en el teatro de José Martín Elizondo, entre Tolosa y Aviñón</w:t>
               </w:r>
@@ -1940,51 +1940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327874v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251089v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158033v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328703v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154078v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239705v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Feuillastre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239795v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04209918v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03562854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dudreuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.4227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Saint-Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9100/theatre-en-guerre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327874v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251089v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158033v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328703v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154078v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239795v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251193v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Feuillastre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04209918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03562854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dudreuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.4227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Saint-Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9100/theatre-en-guerre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>