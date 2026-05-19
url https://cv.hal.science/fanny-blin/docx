--- v1 (2026-04-15)
+++ v2 (2026-05-19)
@@ -616,221 +616,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Transmisión intergeneracional y percepción de la historia nacional en cinco obras españolas de la última década »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Panorama del teatro de la memoria familiar: tendencias en España e Hispanoamérica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Feuillastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Histoires familiales, histoire nationale : effets de miroir sur les scènes hispanophones contemporaines »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fanny Blin; Anne Laure Feuillastre, May 2023, Paris, Francia</w:t>
+              <w:t xml:space="preserve">Historias de familia, historia nacional: reflejos y espejismos en los escenarios hispánicos contemporáneos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fanny Blin; Anne-Laure Feuillastre, May 2023, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239795v1</w:t>
+                <w:t xml:space="preserve">hal-04251193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama del teatro de la memoria familiar: tendencias en España e Hispanoamérica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Transmisión intergeneracional y percepción de la historia nacional en cinco obras españolas de la última década »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historias de familia, historia nacional: reflejos y espejismos en los escenarios hispánicos contemporáneos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fanny Blin; Anne-Laure Feuillastre, May 2023, Paris, Francia</w:t>
+              <w:t xml:space="preserve">« Histoires familiales, histoire nationale : effets de miroir sur les scènes hispanophones contemporaines »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fanny Blin; Anne Laure Feuillastre, May 2023, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251193v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failles mémorielles et objets déclencheurs du souvenir dans le théâtre espagnol contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Feuillastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trous de mémoire : Traces et fissures. (Arts, théâtre, cinéma, littérature et musique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isabelle RECK; Beat FOLLMI, Oct 2023, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1940,51 +1940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327874v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251089v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158033v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328703v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154078v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239795v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251193v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Feuillastre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04209918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03562854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dudreuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.4227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Saint-Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9100/theatre-en-guerre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327874v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251089v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.9026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158033v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328703v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154078v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251193v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Feuillastre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239795v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04209918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03562854v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dudreuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.4227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Saint-Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209895v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9100/theatre-en-guerre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>