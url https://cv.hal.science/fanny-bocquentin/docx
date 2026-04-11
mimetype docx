--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Bocquentin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche au CNRSTechnologie et Ethnologie des Mondes PréhistoriqueS - UMR8068MSH Mondes – Bâtiment Ginouvès21 allée de l’université - 92023 Nanterre Cedex – Francehttps://umrtemps.cnrs.fr/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fanny-bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0236-5081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077192338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRINCIPAUX AXES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Identités et variabilités biologiques des populations levantines à la transition Pléistocène-Holocène.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Construction de l’espace social et symbolique des premiers hameaux du Levant</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évolution des pratiques funéraires et de la relation aux morts au cours du processus de néolithisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche palethnologique et pluridisciplinaire de la fin du Néolithique précéramique au Levant sud.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FORMATION, DIPLÔMES, DISTINCTION	2022. Lauréate Prix biennal 2022 de la revue Food & History	2010. Lauréate de la Médaille de Bronze du CNRS	2003. Thèse de Doctorat en Anthropologie, Université Bordeaux 1. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://oskar-bordeaux.fr/handle/20.500.12278/25291</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	1999. Mémoire de DEA en Anthropologie Biologique, Université Bordeaux 1	1998. Mémoire de maîtrise en Archéologie, Université Paris 1 Panthéon-Sorbonne	1996 : Diplôme de Licence en Archéologie (section : Préhistoire), Université Paris 1 Panthéon-Sorbonne.	1995 : DEUG en Histoire des Arts, Université Paris 1 Panthéon-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIRECTION DE FOUILLES ARCHEOLOGIQUES•	Beisamoun (2007-2016). Site d’habitat du Néolithique précéramique (Haute vallée du Jourdain, Israël). Co-direction avec Dr. H. Khalaily (Israel Antiquities Authority)•	Eynan-Mallaha (2022-). Site d’habitat Natoufien (Galilée). Co-direction avec Dr. L. Weissbrod (Israel Antiquities Authority)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shared Harvest: Wheat, Death, And Social Bonds In Neolithic Mortuary Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Kyle-Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ramsey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Review from Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Food, Gods &amp; Ancestors, 40 (1), pp.146-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter-gatherer-builders: 70 years of research at the Natufian hamlet of Eynan-Mallaha (upper Jordan Valley, Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Whitford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.100618. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2025.100618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes-rendus d’ouvrage. Les graines de l’au-delà, domestiquer les plantes au Proche-Orient de Nissim Amzallag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (2), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.61306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la communauté professionnelle en anthropologie biologique et archéo-anthropologie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.14426. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12sif⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A label-free quantification method for assessing sex from modern and ancient bovine tooth enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Kotli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Kolska Horwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.18195. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-68603-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Société d’Anthropologie de Paris in action to address the impact of the Covid-19 epidemic on the bioanthropologists’ community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.11940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la frontière entre vivants et morts par l’archéo-anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmamuthé Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on the mechanisms of integration of the dead in the early sedentary societies of the Near East (Natufian, 15-11.6 ka cal BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Subsistence and Foodways Transition during the Neolithization Process. Glimpses from a Contextualized Dental Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, J. Vieugué and N. Mazzucco: Dietary Practices of the First Mediterranean Farmers: Producing, Storing, Preparing and Consuming Foodstuffs in the Neolithic Period, 19 (1-2), pp.23-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Early Childhood Stress on Mortality under Neolithization in the Levant: New Perspectives on Health Disparities in the Transition to Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron J Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03442003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotope evidence of population aggregation in the Natufian and scant migration during the early Neolithic of the Southern Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J Ibáñez-Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Nowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.11857. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-90795-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03441995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have the ancestors become too much to bear? Emergence of cremation 9000 years ago in the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TheScienceBreaker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 07, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25250/thescbr.brk519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03442007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual inventories and field note templates for contextualised recording of human remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proche Orient : La crémation est apparue il y a 9000 ans !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une mort annoncée ? Quand la Loi de programmation de la recherche sonne le glas de la recherche publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of corpse cremation during the Pre-Pottery Neolithic of the Southern Levant: A multidisciplinary study of a pyre-pit burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlene Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0235386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03020126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête à Mallaha. Comment tout a commencé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tails of animism: a joint burial of humans and foxes in Pre-Pottery Neolithic Motza, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagar Reshef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Vardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2019.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the session 85 ‟Tracking the Neolithization Processes on Both Sides of the Sinai: a bridge between the Near East and North-eastern Africaˮ. 25th annual meeting of the European Association of Archaeologists in Bern (4-8th September 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Kapustka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEO-LITHICS: The Newsletter of Southwest Asian Neolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Trobe University’s 2016 Season of Field Sampling and Archaeological Excavation at the Site of Wadi Hammeh 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip C. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J. Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Prossor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.273-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of human burials from Raqefet Cave and contemporaneous Natufian traditions at Mount Carmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omry Barzilai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuven Yeshurun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (359), pp.1137-1154. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic insights into the origin of farming in the ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Lazaridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Rollefson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Merrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadin Rohland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 536 (7617), pp.419-424. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature19310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Headless but still eloquent! Acephalous skeletons as witnesses of Pre-Pottery Neolithic North-South Levant connections and disconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergul Kodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.33-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianir Milevski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Molist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connections and Disconnections in the Late Prehistory and Protohistory of the Levant: Discussion and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Molist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianir Milevski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natufian collective burial practice and cranial pigmentation: A reconstruction from Azraq 18 (Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Garrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.693-702. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewed Excavations at Beisamoun: Investigating the 7th Millennium cal. BC of the Southern Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Bar-Yosef Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Biton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.5-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest floral grave lining from 13,700–11,700-y-old Natufian burials at Raqefet Cave, Mt. Carmel, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avinoam Danin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlene Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (29), pp.11774-11778. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1302277110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et gestion de l'espace funéraire en contexte de sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XI, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et gestion de l’espace funéraire en contexte de sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la mort, avant l’oubli. Les crânes surmodelés du Levant sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chryssanthaki-Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Morizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, X, pp.179-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes du Kébarien géométrique de Neve David, Mont Carmel (Israël)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kaufman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ronen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (1-2), pp.38-51. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-010-0032-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVULSIONS DENTAIRES ET IDENTITé REGIONALE CHEZ LES NATOUFIENS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tüba-ar = Türkiye Bilimler Akademisi Arkeoloji dergisi = Turkish Academy of Sciences journal of archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late Neolithic Equid Offering from the Mortuary-Cult Site of Ramat Saharonim in the Central Negev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Kolska Horwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41, pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la récurrence à la norme: interpréter les pratiques funéraires en préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-G. Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (3-4), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-010-0017-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la récurrence à la norme: interpréter les pratiques funéraires en préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-G Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (3-4), pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Happened in the Final Natufian?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission Beisamoun : sur les traces des premiers paysans de la vallée du Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hors-série 2, pp.135-141. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crâne modifié et surmodelé de Faïd Souar II (Capsien, Algérie) Masque, trophée ou rite funéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Aoudia-Chouakri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Raqefet Cave 2008 Excavation Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cabellos Panades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.21-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crânes surmodelés de Beisamoun (Néolithique précéramique, Israël).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX, pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Chryssanthaki-Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Morizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX, pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crâne modifié et surmodelé de Faïd Douar II (Capsien, Algérie) Masque, trophée ou rite funéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crânes surmodelés de Beisamoun (Néolithique précéramique, Israël)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 9, pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boquentin Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Morizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, VIII, pp.161-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Natufian at Raqefet Cave: The 2006 Excavation Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tsatskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.59-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewed excavation on the PPNB site of Beisamoun, Hula Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omry Barzilai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Dosseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEO-LITHICS: The Newsletter of Southwest Asian Neolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Ain Mallaha (Eynan) de 2003 à 2005: Quatrième rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kaltnecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.135-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Motza in the Judean Hills and the Early Pre-Pottery Neolithic B in the Southern Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofer Bar-Yosef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omry Barzilai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Boaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.5-37. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2007.5218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations at Ramat Saharonim: A Desert Neolithic Sacred Precinct in the Central Negev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoav Avni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Porat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Schools of Oriental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 346, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche anthropologique de la transition Épipaléolithique-Néolithique au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de recherche français à Jérusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrasion dentaire et travail spécialisé dans la population natoufienne de Mallaha (Israël)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.351-357. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2005.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burials of Raqefet Cave in the Context of the Late Natufian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35, pp.271-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépulture natoufiennes de Mallaha et d'autres sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, IV, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Natufian remains: evidence for physical conflict from Mt. Carmel, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofer Bar-Yosef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (1-2), pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Mallaha en 2000 et 2001: 3ème rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.49-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépultures natoufiennes de Mallaha et d’autres sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prédation à la production. L'apport des fouilles de Mallaha (Eynan) 1996-2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de recherche français à Jérusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, pp.17-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population natoufienne de Mallaha (Eynan, Israël) : dénombrement, âge au décès et recrutement funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (1), pp.89-106. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2001.4722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population natoufienne de Mallaha (Eynan, Israël) : Dénombrement, âge au décès et recrutement funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (1), pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00453870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Natoufien Final et les Nouvelles Fouilles a Mallaha (Eynan), Israel 1996-1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28, pp.105-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations of mobility in the context of sedentarization: The Natufian case (13,000-9,800 cal BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecœur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1851èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hhd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l’archéologie française en Israël : les papiers du Centre de recherche français à Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montagne-Bôrras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives de l'archéologie française à l'étranger : quelles collaborations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure Bézard, Nov 2025, Lyon, France. https://archivarcheo25.sciencesconf.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The funeral sequence as a compass for time and place in a changing world: long-term trends in Natufian and Neolithic mortuary customs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Neolithic Congress. The Neolithic of Southern Levant in its Wider Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Belfer-Cohen &amp; N. Goring-Morris, Nov 2024, Sanliurfa, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability in an early sedentary context: the contribution of bioanthropology to the explication of Natufian society (Near East, 13000-9800 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting. Biological Anthropology Insights into Behavioral and Cultural Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Crevecoeur, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why another expedition to excavate Eynan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Israel Prehistoric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Natufian Architecture at Eynan-Mallaha. New Perspectives from Building Archaeology and 3D-GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Constructions – Bringing together Archaeologists and Architects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hadas Goldgeier and Leore Grosman, Feb 2023, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la frontière entre vivants et morts par l’archéo-anthropologie : réflexions introductives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmamuthé Goudiaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. https://journals.openedition.org/bmsap/6956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting identity: a reasonable challenge for prehistorians? The case of archaeoanthropology and the Natufian context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris-Cambridge Seminar in Archaeology-Cambridge Seminar in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Honoré (UMR 7041 et MSC fellow Cambridge), Nov 2017, Mc Donald Institute for Archaeological Research, Université de Cambridge. Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03198962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et terminologie analytique en archéo-anthropologie : une première réflexion à partir du travail pionnier de Jean Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842e réunion scientifique de la Société d’Anthropologie de Paris, 24-26 Janvier 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. pp.S12, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-016-0174-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02552497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">62 ans d’archéologie au CRFJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Conférences nocturnes au CRFJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture in Nouvelles recherches sur le site Natoufien de Mallaha (Eynan) en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Dosseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Epipaléolithique et Mésolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Panthéon Sorbonne - Paris 1, May 2001, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seventy Years of Scientific Exploration at Eynan-Mallaha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beisamoun: The earliest Cremation in the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fascinating Double Successive Burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeothanatology: from Bones to Behaviours and Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la maison durable chez les primo-sédentaires du Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIMENSCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Life Stress and Adult Mortality Patterns During Natufian Economic Intensification: The Linear Enamel Hypoplasia Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Jonas Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Physical Anthropologists 85th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete traits, inbreeding and family burials during the Natufian: an overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on the Archaeology on the Ancient Near East: Human remains in the ancient Near East: Advances, problems and potential</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Kolebka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Amir-Moezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes - L'Histoire, 189 p., 2025, 979-10-375-1443-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. , 2023, A l'œil nu, Anne Rose de Fontainieu, 978-2-271-14776-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sépulture aux ancêtres : identifier l’invisible, reconstruire les dynamiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire. Nouvelles frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, pp.203-209, 2023, 9782735129874. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.56145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de la propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun : Les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.206-209, 2023, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.57563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancêtres millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabri Giroud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Palestine en 50 portraits. De la préhistoire à nos jours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.21-26, 2023, 978-2-36013-674-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with the Dead at Beisamoun During the Middle PPNB: Revisiting Lechevallier’s Field Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ex-oriente. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dealing with the Dead: Studies on Burial Practices in the Pre-Pottery Neolithic Levant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, , pp.197-213, 2022, Studies in Early Near Eastern Production, Subsistence and Environment, 978-3-944178-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the formal analysis of funerary practices? Archaeothanatology as a reflexive tool for considering the role of the dead amongst the living: a Natufian case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge Handbooks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Archaeothanatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.159-177, 2022, 9781138492424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03381422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation du Levant au 7ème millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Les Belles Lettres/IFPO, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Two Worlds: The PPNB–PPNC Transition in the Central Levant as Seen Through Discoveries at Beisamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Boaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeli C. Schechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamoudi Khalaily; Amit Re'em; Jacob Vardi; Ianir Milevski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mega Project at Motza (Moẓa): The Neolithic and Later Occupations up to the 20th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplementary Volume, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Israel Antiquities Authority</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-199, 2020, New Studies in the Archaeology of Jerusalem and Its Region, 978-965-406-715-7. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1b9f5bh.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des crânes au cours de la néolithisation du Levant sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Les belles Lettres/IFPO, pp.26, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Épipaléolithique: une lente marche vers la sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Les Belles Lettres/IFPO, pp.14-17, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the Final PPNB/PPNC in the Southern Levant: Insights from the Chipped Stone Industries of Beisamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Astruc; Carole McCartney; François Briois; Vasiliki Kassianidou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Eastern Lithic Technologies on the Move: Interactions and Contexts in Neolithic Traditions : 8th International Conference on PPN Chipped and Ground Stone Industries of the Near East, Nicosia, November 23rd-27th 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, pp.381-400, 2019, Studies in Mediterranean Archaeology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert Piette; J.-M. Salanskis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.503-510, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan (Ain Mallaha)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bridault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enzel, Y. and Bar-Yosef, O. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary of the Levant. Environments, climate change, and humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.295-302, 2017, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316106754.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha: an exceptional window into our past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hunter-gatherers to farmer-herders. Exhibition panel displayed at Eynan-Mallaha archaeological site from June 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan spring/Aïn Mallaha: A common thread linking the past and the present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lady Sapiens : les femmes préhistoriques, d'un stéréotype à l'autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darmangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Henry-Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biorestes (ossements humains et animaux, restes botaniques, etc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation : un objet d’étude privilégié des sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terrain au laboratoire - Stratégies analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël). Sur les traces des premiers bâtisseurs. Rapport d’activité 2025 et opérations à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israel). In the footsteps of the first builders. Report of 2023’ Field Season. With the participation of Aldaia Aierbe J, Arranz Otaegi A., De Becdelièvre C., Belfer Cohen A., , Friesem D., Caron Laviolette E., Davin L ., Edeltin L., Fourchet N., Heccan L., Liran R., Marder O., Ramsey M ., Sharon K., Torterat G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Israel Antiquities Authority. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël) : Sur les traces des premiers bâtisseurs. Rapport d’activité 2024 et opérations à venir. Projet quadriennal 2023-2026. Avec la participation de Enora Antoine, Aurélia Borvon, Elisa Caron Laviolette, Camille de Becdelièvre, Lotan Edeltin, Niels Fourchet, Ofer Marder, Aurélie Montagne-Borras, Keren Sharon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Affaires Etrangères (France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Natufian’ hamlet of Eynan-Mallaha - Report Season 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Israel Antiquities Authority. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël). Sur les traces des premiers bâtisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aldaia Aierbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Arranz Otaegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha, sur les traces des premiers bâtisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires, paramètres biologiques et identités culturelles au Natoufien : une analyse archéo-anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Bordeaux 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003BOR12769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01997088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming sedentary. When the hamlet of Eynan-Mallaha bears witness to the changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rambaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graves in Context: Field Anthropology and the Investigation of interstratified Floors and Burials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cabellos Panades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19, Berghahn Books, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sépultures depuis 120 000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101, pp.114-119, 2023, Préhistoire : au commencement des sociétés humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mille et un chemins vers un autre monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-51, 2023, La mort en face</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre vivants et morts : regards croisés sur une frontière relative et fluctuante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmamuthé Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34 (1), 2022, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lady Sapiens », les femmes préhistoriques d’un stéréotype à l’autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boquentin Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darmangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Bocquentin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche au CNRSTechnologie et Ethnologie des Mondes PréhistoriqueS - UMR8068MSH Mondes – Bâtiment Ginouvès21 allée de l’université - 92023 Nanterre Cedex – Francehttps://umrtemps.cnrs.fr/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fanny-bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0236-5081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077192338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRINCIPAUX AXES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Identités et variabilités biologiques des populations levantines à la transition Pléistocène-Holocène.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Construction de l’espace social et symbolique des premiers hameaux du Levant</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évolution des pratiques funéraires et de la relation aux morts au cours du processus de néolithisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche palethnologique et pluridisciplinaire de la fin du Néolithique précéramique au Levant sud.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FORMATION, DIPLÔMES, DISTINCTION	2022. Lauréate Prix biennal 2022 de la revue Food & History	2010. Lauréate de la Médaille de Bronze du CNRS	2003. Thèse de Doctorat en Anthropologie, Université Bordeaux 1. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://oskar-bordeaux.fr/handle/20.500.12278/25291</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	1999. Mémoire de DEA en Anthropologie Biologique, Université Bordeaux 1	1998. Mémoire de maîtrise en Archéologie, Université Paris 1 Panthéon-Sorbonne	1996 : Diplôme de Licence en Archéologie (section : Préhistoire), Université Paris 1 Panthéon-Sorbonne.	1995 : DEUG en Histoire des Arts, Université Paris 1 Panthéon-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIRECTION DE FOUILLES ARCHEOLOGIQUES•	Beisamoun (2007-2016). Site d’habitat du Néolithique précéramique (Haute vallée du Jourdain, Israël). Co-direction avec Dr. H. Khalaily (Israel Antiquities Authority)•	Eynan-Mallaha (2022-). Site d’habitat Natoufien (Galilée). Co-direction avec Dr. L. Weissbrod (Israel Antiquities Authority)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter-gatherer-builders: 70 years of research at the Natufian hamlet of Eynan-Mallaha (upper Jordan Valley, Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Whitford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.100618. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2025.100618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shared Harvest: Wheat, Death, And Social Bonds In Neolithic Mortuary Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Kyle-Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ramsey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Review from Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Food, Gods &amp; Ancestors, 40 (1), pp.146-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes-rendus d’ouvrage. Les graines de l’au-delà, domestiquer les plantes au Proche-Orient de Nissim Amzallag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (2), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.61306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A label-free quantification method for assessing sex from modern and ancient bovine tooth enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Kotli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Kolska Horwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.18195. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-68603-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la communauté professionnelle en anthropologie biologique et archéo-anthropologie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.14426. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12sif⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Société d’Anthropologie de Paris in action to address the impact of the Covid-19 epidemic on the bioanthropologists’ community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.11940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on the mechanisms of integration of the dead in the early sedentary societies of the Near East (Natufian, 15-11.6 ka cal BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la frontière entre vivants et morts par l’archéo-anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmamuthé Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Subsistence and Foodways Transition during the Neolithization Process. Glimpses from a Contextualized Dental Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, J. Vieugué and N. Mazzucco: Dietary Practices of the First Mediterranean Farmers: Producing, Storing, Preparing and Consuming Foodstuffs in the Neolithic Period, 19 (1-2), pp.23-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Early Childhood Stress on Mortality under Neolithization in the Levant: New Perspectives on Health Disparities in the Transition to Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron J Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03442003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotope evidence of population aggregation in the Natufian and scant migration during the early Neolithic of the Southern Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J Ibáñez-Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Nowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.11857. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-90795-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03441995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have the ancestors become too much to bear? Emergence of cremation 9000 years ago in the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TheScienceBreaker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 07, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25250/thescbr.brk519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03442007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual inventories and field note templates for contextualised recording of human remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of corpse cremation during the Pre-Pottery Neolithic of the Southern Levant: A multidisciplinary study of a pyre-pit burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlene Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0235386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03020126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une mort annoncée ? Quand la Loi de programmation de la recherche sonne le glas de la recherche publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proche Orient : La crémation est apparue il y a 9000 ans !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête à Mallaha. Comment tout a commencé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tails of animism: a joint burial of humans and foxes in Pre-Pottery Neolithic Motza, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagar Reshef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Vardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2019.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the session 85 ‟Tracking the Neolithization Processes on Both Sides of the Sinai: a bridge between the Near East and North-eastern Africaˮ. 25th annual meeting of the European Association of Archaeologists in Bern (4-8th September 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Kapustka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEO-LITHICS: The Newsletter of Southwest Asian Neolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Trobe University’s 2016 Season of Field Sampling and Archaeological Excavation at the Site of Wadi Hammeh 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip C. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J. Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Prossor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.273-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of human burials from Raqefet Cave and contemporaneous Natufian traditions at Mount Carmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omry Barzilai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuven Yeshurun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (359), pp.1137-1154. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic insights into the origin of farming in the ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Lazaridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Rollefson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Merrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadin Rohland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 536 (7617), pp.419-424. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature19310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianir Milevski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Molist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Headless but still eloquent! Acephalous skeletons as witnesses of Pre-Pottery Neolithic North-South Levant connections and disconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergul Kodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.33-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connections and Disconnections in the Late Prehistory and Protohistory of the Levant: Discussion and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Molist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianir Milevski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natufian collective burial practice and cranial pigmentation: A reconstruction from Azraq 18 (Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Garrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.693-702. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewed Excavations at Beisamoun: Investigating the 7th Millennium cal. BC of the Southern Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Bar-Yosef Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Biton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.5-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et gestion de l'espace funéraire en contexte de sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XI, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la mort, avant l’oubli. Les crânes surmodelés du Levant sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et gestion de l’espace funéraire en contexte de sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest floral grave lining from 13,700–11,700-y-old Natufian burials at Raqefet Cave, Mt. Carmel, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avinoam Danin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlene Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (29), pp.11774-11778. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1302277110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chryssanthaki-Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Morizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, X, pp.179-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes du Kébarien géométrique de Neve David, Mont Carmel (Israël)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kaufman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ronen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (1-2), pp.38-51. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-010-0032-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVULSIONS DENTAIRES ET IDENTITé REGIONALE CHEZ LES NATOUFIENS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tüba-ar = Türkiye Bilimler Akademisi Arkeoloji dergisi = Turkish Academy of Sciences journal of archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late Neolithic Equid Offering from the Mortuary-Cult Site of Ramat Saharonim in the Central Negev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Kolska Horwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41, pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la récurrence à la norme: interpréter les pratiques funéraires en préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-G Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (3-4), pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Happened in the Final Natufian?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission Beisamoun : sur les traces des premiers paysans de la vallée du Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hors-série 2, pp.135-141. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la récurrence à la norme: interpréter les pratiques funéraires en préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-G. Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (3-4), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-010-0017-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crânes surmodelés de Beisamoun (Néolithique précéramique, Israël).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX, pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Chryssanthaki-Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Morizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX, pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crâne modifié et surmodelé de Faïd Douar II (Capsien, Algérie) Masque, trophée ou rite funéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crânes surmodelés de Beisamoun (Néolithique précéramique, Israël)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 9, pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Raqefet Cave 2008 Excavation Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cabellos Panades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.21-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crâne modifié et surmodelé de Faïd Souar II (Capsien, Algérie) Masque, trophée ou rite funéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Aoudia-Chouakri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boquentin Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Morizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, VIII, pp.161-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Natufian at Raqefet Cave: The 2006 Excavation Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tsatskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.59-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Ain Mallaha (Eynan) de 2003 à 2005: Quatrième rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kaltnecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.135-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Motza in the Judean Hills and the Early Pre-Pottery Neolithic B in the Southern Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofer Bar-Yosef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omry Barzilai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Boaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.5-37. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2007.5218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations at Ramat Saharonim: A Desert Neolithic Sacred Precinct in the Central Negev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoav Avni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Porat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Schools of Oriental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 346, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewed excavation on the PPNB site of Beisamoun, Hula Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omry Barzilai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Dosseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEO-LITHICS: The Newsletter of Southwest Asian Neolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche anthropologique de la transition Épipaléolithique-Néolithique au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de recherche français à Jérusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrasion dentaire et travail spécialisé dans la population natoufienne de Mallaha (Israël)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.351-357. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2005.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burials of Raqefet Cave in the Context of the Late Natufian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35, pp.271-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépulture natoufiennes de Mallaha et d'autres sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, IV, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Mallaha en 2000 et 2001: 3ème rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.49-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Natufian remains: evidence for physical conflict from Mt. Carmel, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofer Bar-Yosef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (1-2), pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépultures natoufiennes de Mallaha et d’autres sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prédation à la production. L'apport des fouilles de Mallaha (Eynan) 1996-2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de recherche français à Jérusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, pp.17-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population natoufienne de Mallaha (Eynan, Israël) : dénombrement, âge au décès et recrutement funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (1), pp.89-106. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2001.4722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population natoufienne de Mallaha (Eynan, Israël) : Dénombrement, âge au décès et recrutement funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (1), pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00453870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Natoufien Final et les Nouvelles Fouilles a Mallaha (Eynan), Israel 1996-1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28, pp.105-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations of mobility in the context of sedentarization: The Natufian case (13,000-9,800 cal BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecœur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1851èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hhd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l’archéologie française en Israël : les papiers du Centre de recherche français à Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montagne-Bôrras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Archivarcheo25 : Les archives de l'archéologie française à l'étranger : quelles collaborations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d’Athènes; Association des Archivistes Français; Consortium MasaPlus, Nov 2025, Lyon, France. https://archivarcheo25.sciencesconf.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The funeral sequence as a compass for time and place in a changing world: long-term trends in Natufian and Neolithic mortuary customs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Neolithic Congress. The Neolithic of Southern Levant in its Wider Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Belfer-Cohen &amp; N. Goring-Morris, Nov 2024, Sanliurfa, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why another expedition to excavate Eynan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Israel Prehistoric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability in an early sedentary context: the contribution of bioanthropology to the explication of Natufian society (Near East, 13000-9800 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting. Biological Anthropology Insights into Behavioral and Cultural Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Crevecoeur, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Natufian Architecture at Eynan-Mallaha. New Perspectives from Building Archaeology and 3D-GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Constructions – Bringing together Archaeologists and Architects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hadas Goldgeier and Leore Grosman, Feb 2023, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la frontière entre vivants et morts par l’archéo-anthropologie : réflexions introductives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmamuthé Goudiaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. https://journals.openedition.org/bmsap/6956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting identity: a reasonable challenge for prehistorians? The case of archaeoanthropology and the Natufian context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris-Cambridge Seminar in Archaeology-Cambridge Seminar in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Honoré (UMR 7041 et MSC fellow Cambridge), Nov 2017, Mc Donald Institute for Archaeological Research, Université de Cambridge. Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03198962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et terminologie analytique en archéo-anthropologie : une première réflexion à partir du travail pionnier de Jean Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842e réunion scientifique de la Société d’Anthropologie de Paris, 24-26 Janvier 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. pp.S12, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-016-0174-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02552497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">62 ans d’archéologie au CRFJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Conférences nocturnes au CRFJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture in Nouvelles recherches sur le site Natoufien de Mallaha (Eynan) en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Dosseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Epipaléolithique et Mésolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Panthéon Sorbonne - Paris 1, May 2001, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seventy Years of Scientific Exploration at Eynan-Mallaha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beisamoun: The earliest Cremation in the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fascinating Double Successive Burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeothanatology: from Bones to Behaviours and Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la maison durable chez les primo-sédentaires du Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIMENSCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Life Stress and Adult Mortality Patterns During Natufian Economic Intensification: The Linear Enamel Hypoplasia Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Jonas Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Physical Anthropologists 85th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete traits, inbreeding and family burials during the Natufian: an overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on the Archaeology on the Ancient Near East: Human remains in the ancient Near East: Advances, problems and potential</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Kolebka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Amir-Moezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes - L'Histoire, 189 p., 2025, 979-10-375-1443-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. , 2023, A l'œil nu, Anne Rose de Fontainieu, 978-2-271-14776-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancêtres millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabri Giroud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Palestine en 50 portraits. De la préhistoire à nos jours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.21-26, 2023, 978-2-36013-674-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de la propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun : Les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.206-209, 2023, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.57563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sépulture aux ancêtres : identifier l’invisible, reconstruire les dynamiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire. Nouvelles frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, pp.203-209, 2023, 9782735129874. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.56145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the formal analysis of funerary practices? Archaeothanatology as a reflexive tool for considering the role of the dead amongst the living: a Natufian case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge Handbooks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Archaeothanatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.159-177, 2022, 9781138492424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03381422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with the Dead at Beisamoun During the Middle PPNB: Revisiting Lechevallier’s Field Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ex-oriente. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dealing with the Dead: Studies on Burial Practices in the Pre-Pottery Neolithic Levant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, , pp.197-213, 2022, Studies in Early Near Eastern Production, Subsistence and Environment, 978-3-944178-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Two Worlds: The PPNB–PPNC Transition in the Central Levant as Seen Through Discoveries at Beisamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Boaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeli C. Schechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamoudi Khalaily; Amit Re'em; Jacob Vardi; Ianir Milevski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mega Project at Motza (Moẓa): The Neolithic and Later Occupations up to the 20th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplementary Volume, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Israel Antiquities Authority</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-199, 2020, New Studies in the Archaeology of Jerusalem and Its Region, 978-965-406-715-7. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1b9f5bh.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des crânes au cours de la néolithisation du Levant sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Les belles Lettres/IFPO, pp.26, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Épipaléolithique: une lente marche vers la sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Les Belles Lettres/IFPO, pp.14-17, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation du Levant au 7ème millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Les Belles Lettres/IFPO, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the Final PPNB/PPNC in the Southern Levant: Insights from the Chipped Stone Industries of Beisamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Astruc; Carole McCartney; François Briois; Vasiliki Kassianidou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Eastern Lithic Technologies on the Move: Interactions and Contexts in Neolithic Traditions : 8th International Conference on PPN Chipped and Ground Stone Industries of the Near East, Nicosia, November 23rd-27th 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, pp.381-400, 2019, Studies in Mediterranean Archaeology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert Piette; J.-M. Salanskis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.503-510, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan (Ain Mallaha)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bridault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enzel, Y. and Bar-Yosef, O. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary of the Levant. Environments, climate change, and humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.295-302, 2017, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316106754.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hunter-gatherers to farmer-herders. Exhibition panel displayed at Eynan-Mallaha archaeological site from June 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan spring/Aïn Mallaha: A common thread linking the past and the present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha: an exceptional window into our past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lady Sapiens : les femmes préhistoriques, d'un stéréotype à l'autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darmangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Henry-Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation : un objet d’étude privilégié des sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terrain au laboratoire - Stratégies analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biorestes (ossements humains et animaux, restes botaniques, etc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël). Sur les traces des premiers bâtisseurs. Rapport d’activité 2025 et opérations à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israel). In the footsteps of the first builders. Report of 2023’ Field Season. With the participation of Aldaia Aierbe J, Arranz Otaegi A., De Becdelièvre C., Belfer Cohen A., , Friesem D., Caron Laviolette E., Davin L ., Edeltin L., Fourchet N., Heccan L., Liran R., Marder O., Ramsey M ., Sharon K., Torterat G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Israel Antiquities Authority. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël) : Sur les traces des premiers bâtisseurs. Rapport d’activité 2024 et opérations à venir. Projet quadriennal 2023-2026. Avec la participation de Enora Antoine, Aurélia Borvon, Elisa Caron Laviolette, Camille de Becdelièvre, Lotan Edeltin, Niels Fourchet, Ofer Marder, Aurélie Montagne-Borras, Keren Sharon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Affaires Etrangères (France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël). Sur les traces des premiers bâtisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aldaia Aierbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Arranz Otaegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Natufian’ hamlet of Eynan-Mallaha - Report Season 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Israel Antiquities Authority. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha, sur les traces des premiers bâtisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires, paramètres biologiques et identités culturelles au Natoufien : une analyse archéo-anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Bordeaux 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003BOR12769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01997088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming sedentary. When the hamlet of Eynan-Mallaha bears witness to the changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rambaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graves in Context: Field Anthropology and the Investigation of interstratified Floors and Burials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cabellos Panades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19, Berghahn Books, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sépultures depuis 120 000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101, pp.114-119, 2023, Préhistoire : au commencement des sociétés humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mille et un chemins vers un autre monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-51, 2023, La mort en face</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre vivants et morts : regards croisés sur une frontière relative et fluctuante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmamuthé Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34 (1), 2022, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lady Sapiens », les femmes préhistoriques d’un stéréotype à l’autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boquentin Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darmangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80E431C1"/>
+    <w:nsid w:val="D60CE4E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48EAC1FE"/>
+    <w:nsid w:val="CE7F5D8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-bocquentin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0236-5081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077192338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oskar-bordeaux.fr/handle/20.500.12278/25291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266530v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Kyle-Robinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ramsey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151407v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Fourchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Whitford" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2025.100618" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543759v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.61306" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kotli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgenstern" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoudi Khalaily" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68603-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682551v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmamuth&#233; Goudiaby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9878" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9548" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J Stutz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chamel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Santana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Millard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Ib&#225;&#241;ez-Estevez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Nowell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90795-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25250/thescbr.brk519" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022122v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Berna" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlene Rosen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235386" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagar Reshef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Vardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.165" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Kapustka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip C. Edwards" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J. Mcnamara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Prossor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omry Barzilai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Rebollo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Nadel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Yeshurun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.136" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Lazaridis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Rollefson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Merrett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Rohland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19310" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010457v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergul Kodas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Ortiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01996652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianir Milevski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Molist" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01996438v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Garrard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014783v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Bar-Yosef Mayer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Biton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinoam Danin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Power" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302277110" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276904v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocquentin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264587v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Morizot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leclerc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010724v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arensburg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaufman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-010-0032-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DA81B7E06D81524E7588B83144DE52A323F6E3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02011005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rosen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868643v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclerc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Pariat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-010-0017-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E98955890611D39485B2F6BB4E31A6C7F34E7D4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010707v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G Pariat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.820" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Aoudia-Chouakri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014163v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Lengyel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cabellos Panades" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Rosenberg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264014v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263986v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994736v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquentin Fanny" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014081v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tsatskin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dosseur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01996987v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalaily" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Bar-Yosef" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boaretto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2007.5218" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014702v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Avni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Porat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010564v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433383v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sellier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.01.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013899v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184595v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013879v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994809v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010549v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994692v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2001.4722" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543866v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevec&#339;ur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hhd" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543897v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rosner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montagne-B&#244;rras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866624v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866655v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305814v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198962v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Aoudia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0174-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225919v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Borrell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543815v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543831v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543822v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305900v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01997110v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jonas Stutz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994774v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295610v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gamon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207108v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.56145" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207096v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57563" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04337234v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946504v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381422v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021867v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993132v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubreuil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeli C. Schechter" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctv1b9f5bh?turn_away=true" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1b9f5bh.9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021990v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021843v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Gibaja" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022002v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852519v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamudi Khalaily" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316106754.034" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295499v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295480v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396675v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615845v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543801v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866565v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866544v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305591v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305726v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aldaia Aierbe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arranz Otaegi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305620v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-01997088v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003BOR12769" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05191209v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rambaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218478v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295698v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295724v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682546v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9373" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825011v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-bocquentin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0236-5081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077192338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oskar-bordeaux.fr/handle/20.500.12278/25291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Fourchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Whitford" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2025.100618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Kyle-Robinson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ramsey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543759v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.61306" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kotli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgenstern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoudi Khalaily" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68603-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9548" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmamuth&#233; Goudiaby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9878" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J Stutz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chamel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Santana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Millard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Ib&#225;&#241;ez-Estevez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Nowell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90795-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25250/thescbr.brk519" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Berna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlene Rosen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235386" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagar Reshef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Vardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.165" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Kapustka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip C. Edwards" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J. Mcnamara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Prossor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omry Barzilai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Rebollo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Nadel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Yeshurun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.136" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Lazaridis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Rollefson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Merrett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Rohland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19310" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01996652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianir Milevski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Molist" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergul Kodas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Ortiz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01996438v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Garrard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014783v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Bar-Yosef Mayer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Biton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocquentin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010488v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994749v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014569v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinoam Danin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Power" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302277110" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264587v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Morizot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leclerc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010724v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arensburg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaufman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-010-0032-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DA81B7E06D81524E7588B83144DE52A323F6E3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02011005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rosen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010707v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclerc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G Pariat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014803v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014799v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.820" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868643v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Pariat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-010-0017-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E98955890611D39485B2F6BB4E31A6C7F34E7D4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264014v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263986v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994736v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014163v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Lengyel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cabellos Panades" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Rosenberg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994653v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Aoudia-Chouakri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquentin Fanny" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014081v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tsatskin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013710v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01996987v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalaily" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Bar-Yosef" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boaretto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2007.5218" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014702v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Avni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Porat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737208v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dosseur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010564v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433383v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sellier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.01.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013899v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184595v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013609v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994809v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010549v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994692v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2001.4722" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543866v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevec&#339;ur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hhd" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543897v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rosner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montagne-B&#244;rras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866624v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305814v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198962v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Aoudia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0174-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225919v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Borrell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543815v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543831v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543822v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305900v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01997110v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jonas Stutz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994774v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295610v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gamon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04337234v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207096v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57563" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207108v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.56145" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381422v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946504v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993132v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubreuil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeli C. Schechter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctv1b9f5bh?turn_away=true" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1b9f5bh.9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021975v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021990v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021867v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021843v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Gibaja" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022002v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852519v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamudi Khalaily" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316106754.034" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291728v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295480v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295499v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396675v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615845v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543801v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866565v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866544v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305726v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aldaia Aierbe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arranz Otaegi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305591v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305620v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-01997088v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003BOR12769" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05191209v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rambaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218478v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295698v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295724v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682546v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9373" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825011v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>