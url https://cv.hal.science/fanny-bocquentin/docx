--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Bocquentin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche au CNRSTechnologie et Ethnologie des Mondes PréhistoriqueS - UMR8068MSH Mondes – Bâtiment Ginouvès21 allée de l’université - 92023 Nanterre Cedex – Francehttps://umrtemps.cnrs.fr/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fanny-bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0236-5081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077192338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRINCIPAUX AXES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Identités et variabilités biologiques des populations levantines à la transition Pléistocène-Holocène.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Construction de l’espace social et symbolique des premiers hameaux du Levant</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évolution des pratiques funéraires et de la relation aux morts au cours du processus de néolithisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche palethnologique et pluridisciplinaire de la fin du Néolithique précéramique au Levant sud.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FORMATION, DIPLÔMES, DISTINCTION	2022. Lauréate Prix biennal 2022 de la revue Food & History	2010. Lauréate de la Médaille de Bronze du CNRS	2003. Thèse de Doctorat en Anthropologie, Université Bordeaux 1. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://oskar-bordeaux.fr/handle/20.500.12278/25291</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	1999. Mémoire de DEA en Anthropologie Biologique, Université Bordeaux 1	1998. Mémoire de maîtrise en Archéologie, Université Paris 1 Panthéon-Sorbonne	1996 : Diplôme de Licence en Archéologie (section : Préhistoire), Université Paris 1 Panthéon-Sorbonne.	1995 : DEUG en Histoire des Arts, Université Paris 1 Panthéon-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIRECTION DE FOUILLES ARCHEOLOGIQUES•	Beisamoun (2007-2016). Site d’habitat du Néolithique précéramique (Haute vallée du Jourdain, Israël). Co-direction avec Dr. H. Khalaily (Israel Antiquities Authority)•	Eynan-Mallaha (2022-). Site d’habitat Natoufien (Galilée). Co-direction avec Dr. L. Weissbrod (Israel Antiquities Authority)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter-gatherer-builders: 70 years of research at the Natufian hamlet of Eynan-Mallaha (upper Jordan Valley, Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Whitford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.100618. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2025.100618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shared Harvest: Wheat, Death, And Social Bonds In Neolithic Mortuary Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Kyle-Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ramsey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Review from Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Food, Gods &amp; Ancestors, 40 (1), pp.146-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes-rendus d’ouvrage. Les graines de l’au-delà, domestiquer les plantes au Proche-Orient de Nissim Amzallag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (2), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.61306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A label-free quantification method for assessing sex from modern and ancient bovine tooth enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Kotli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Kolska Horwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.18195. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-68603-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la communauté professionnelle en anthropologie biologique et archéo-anthropologie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.14426. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12sif⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Société d’Anthropologie de Paris in action to address the impact of the Covid-19 epidemic on the bioanthropologists’ community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.11940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on the mechanisms of integration of the dead in the early sedentary societies of the Near East (Natufian, 15-11.6 ka cal BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la frontière entre vivants et morts par l’archéo-anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmamuthé Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Subsistence and Foodways Transition during the Neolithization Process. Glimpses from a Contextualized Dental Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, J. Vieugué and N. Mazzucco: Dietary Practices of the First Mediterranean Farmers: Producing, Storing, Preparing and Consuming Foodstuffs in the Neolithic Period, 19 (1-2), pp.23-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Early Childhood Stress on Mortality under Neolithization in the Levant: New Perspectives on Health Disparities in the Transition to Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron J Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03442003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotope evidence of population aggregation in the Natufian and scant migration during the early Neolithic of the Southern Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J Ibáñez-Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Nowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.11857. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-90795-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03441995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have the ancestors become too much to bear? Emergence of cremation 9000 years ago in the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TheScienceBreaker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 07, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25250/thescbr.brk519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03442007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual inventories and field note templates for contextualised recording of human remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of corpse cremation during the Pre-Pottery Neolithic of the Southern Levant: A multidisciplinary study of a pyre-pit burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlene Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0235386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03020126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une mort annoncée ? Quand la Loi de programmation de la recherche sonne le glas de la recherche publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proche Orient : La crémation est apparue il y a 9000 ans !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête à Mallaha. Comment tout a commencé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tails of animism: a joint burial of humans and foxes in Pre-Pottery Neolithic Motza, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagar Reshef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Vardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2019.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the session 85 ‟Tracking the Neolithization Processes on Both Sides of the Sinai: a bridge between the Near East and North-eastern Africaˮ. 25th annual meeting of the European Association of Archaeologists in Bern (4-8th September 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Kapustka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEO-LITHICS: The Newsletter of Southwest Asian Neolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Trobe University’s 2016 Season of Field Sampling and Archaeological Excavation at the Site of Wadi Hammeh 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip C. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J. Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Prossor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.273-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of human burials from Raqefet Cave and contemporaneous Natufian traditions at Mount Carmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omry Barzilai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuven Yeshurun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (359), pp.1137-1154. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic insights into the origin of farming in the ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Lazaridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Rollefson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Merrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadin Rohland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 536 (7617), pp.419-424. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature19310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianir Milevski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Molist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Headless but still eloquent! Acephalous skeletons as witnesses of Pre-Pottery Neolithic North-South Levant connections and disconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergul Kodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.33-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connections and Disconnections in the Late Prehistory and Protohistory of the Levant: Discussion and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Molist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianir Milevski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natufian collective burial practice and cranial pigmentation: A reconstruction from Azraq 18 (Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Garrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.693-702. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewed Excavations at Beisamoun: Investigating the 7th Millennium cal. BC of the Southern Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Bar-Yosef Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Biton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.5-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et gestion de l'espace funéraire en contexte de sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XI, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la mort, avant l’oubli. Les crânes surmodelés du Levant sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et gestion de l’espace funéraire en contexte de sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest floral grave lining from 13,700–11,700-y-old Natufian burials at Raqefet Cave, Mt. Carmel, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avinoam Danin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlene Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (29), pp.11774-11778. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1302277110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chryssanthaki-Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Morizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, X, pp.179-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes du Kébarien géométrique de Neve David, Mont Carmel (Israël)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kaufman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ronen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (1-2), pp.38-51. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-010-0032-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVULSIONS DENTAIRES ET IDENTITé REGIONALE CHEZ LES NATOUFIENS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tüba-ar = Türkiye Bilimler Akademisi Arkeoloji dergisi = Turkish Academy of Sciences journal of archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late Neolithic Equid Offering from the Mortuary-Cult Site of Ramat Saharonim in the Central Negev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Kolska Horwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41, pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la récurrence à la norme: interpréter les pratiques funéraires en préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-G Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (3-4), pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Happened in the Final Natufian?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission Beisamoun : sur les traces des premiers paysans de la vallée du Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hors-série 2, pp.135-141. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la récurrence à la norme: interpréter les pratiques funéraires en préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-G. Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (3-4), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-010-0017-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crânes surmodelés de Beisamoun (Néolithique précéramique, Israël).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX, pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Chryssanthaki-Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Morizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX, pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crâne modifié et surmodelé de Faïd Douar II (Capsien, Algérie) Masque, trophée ou rite funéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crânes surmodelés de Beisamoun (Néolithique précéramique, Israël)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 9, pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Raqefet Cave 2008 Excavation Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cabellos Panades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.21-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crâne modifié et surmodelé de Faïd Souar II (Capsien, Algérie) Masque, trophée ou rite funéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Aoudia-Chouakri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boquentin Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Morizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, VIII, pp.161-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Natufian at Raqefet Cave: The 2006 Excavation Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tsatskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.59-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Ain Mallaha (Eynan) de 2003 à 2005: Quatrième rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kaltnecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.135-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Motza in the Judean Hills and the Early Pre-Pottery Neolithic B in the Southern Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofer Bar-Yosef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omry Barzilai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Boaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.5-37. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2007.5218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations at Ramat Saharonim: A Desert Neolithic Sacred Precinct in the Central Negev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoav Avni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Porat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Schools of Oriental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 346, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewed excavation on the PPNB site of Beisamoun, Hula Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omry Barzilai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Dosseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEO-LITHICS: The Newsletter of Southwest Asian Neolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche anthropologique de la transition Épipaléolithique-Néolithique au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de recherche français à Jérusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrasion dentaire et travail spécialisé dans la population natoufienne de Mallaha (Israël)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.351-357. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2005.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burials of Raqefet Cave in the Context of the Late Natufian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35, pp.271-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépulture natoufiennes de Mallaha et d'autres sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, IV, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Mallaha en 2000 et 2001: 3ème rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.49-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Natufian remains: evidence for physical conflict from Mt. Carmel, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofer Bar-Yosef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (1-2), pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépultures natoufiennes de Mallaha et d’autres sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prédation à la production. L'apport des fouilles de Mallaha (Eynan) 1996-2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de recherche français à Jérusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, pp.17-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population natoufienne de Mallaha (Eynan, Israël) : dénombrement, âge au décès et recrutement funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (1), pp.89-106. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2001.4722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population natoufienne de Mallaha (Eynan, Israël) : Dénombrement, âge au décès et recrutement funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (1), pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00453870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Natoufien Final et les Nouvelles Fouilles a Mallaha (Eynan), Israel 1996-1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28, pp.105-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations of mobility in the context of sedentarization: The Natufian case (13,000-9,800 cal BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecœur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1851èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hhd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l’archéologie française en Israël : les papiers du Centre de recherche français à Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montagne-Bôrras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Archivarcheo25 : Les archives de l'archéologie française à l'étranger : quelles collaborations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d’Athènes; Association des Archivistes Français; Consortium MasaPlus, Nov 2025, Lyon, France. https://archivarcheo25.sciencesconf.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The funeral sequence as a compass for time and place in a changing world: long-term trends in Natufian and Neolithic mortuary customs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Neolithic Congress. The Neolithic of Southern Levant in its Wider Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Belfer-Cohen &amp; N. Goring-Morris, Nov 2024, Sanliurfa, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why another expedition to excavate Eynan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Israel Prehistoric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability in an early sedentary context: the contribution of bioanthropology to the explication of Natufian society (Near East, 13000-9800 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting. Biological Anthropology Insights into Behavioral and Cultural Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Crevecoeur, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Natufian Architecture at Eynan-Mallaha. New Perspectives from Building Archaeology and 3D-GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Constructions – Bringing together Archaeologists and Architects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hadas Goldgeier and Leore Grosman, Feb 2023, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la frontière entre vivants et morts par l’archéo-anthropologie : réflexions introductives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmamuthé Goudiaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. https://journals.openedition.org/bmsap/6956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting identity: a reasonable challenge for prehistorians? The case of archaeoanthropology and the Natufian context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris-Cambridge Seminar in Archaeology-Cambridge Seminar in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Honoré (UMR 7041 et MSC fellow Cambridge), Nov 2017, Mc Donald Institute for Archaeological Research, Université de Cambridge. Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03198962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et terminologie analytique en archéo-anthropologie : une première réflexion à partir du travail pionnier de Jean Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842e réunion scientifique de la Société d’Anthropologie de Paris, 24-26 Janvier 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. pp.S12, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-016-0174-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02552497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">62 ans d’archéologie au CRFJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Conférences nocturnes au CRFJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture in Nouvelles recherches sur le site Natoufien de Mallaha (Eynan) en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Dosseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Epipaléolithique et Mésolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Panthéon Sorbonne - Paris 1, May 2001, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seventy Years of Scientific Exploration at Eynan-Mallaha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beisamoun: The earliest Cremation in the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fascinating Double Successive Burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeothanatology: from Bones to Behaviours and Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la maison durable chez les primo-sédentaires du Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIMENSCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Life Stress and Adult Mortality Patterns During Natufian Economic Intensification: The Linear Enamel Hypoplasia Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Jonas Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Physical Anthropologists 85th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete traits, inbreeding and family burials during the Natufian: an overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on the Archaeology on the Ancient Near East: Human remains in the ancient Near East: Advances, problems and potential</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Kolebka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Amir-Moezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes - L'Histoire, 189 p., 2025, 979-10-375-1443-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. , 2023, A l'œil nu, Anne Rose de Fontainieu, 978-2-271-14776-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancêtres millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabri Giroud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Palestine en 50 portraits. De la préhistoire à nos jours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.21-26, 2023, 978-2-36013-674-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de la propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun : Les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.206-209, 2023, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.57563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sépulture aux ancêtres : identifier l’invisible, reconstruire les dynamiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire. Nouvelles frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, pp.203-209, 2023, 9782735129874. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.56145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the formal analysis of funerary practices? Archaeothanatology as a reflexive tool for considering the role of the dead amongst the living: a Natufian case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge Handbooks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Archaeothanatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.159-177, 2022, 9781138492424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03381422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with the Dead at Beisamoun During the Middle PPNB: Revisiting Lechevallier’s Field Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ex-oriente. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dealing with the Dead: Studies on Burial Practices in the Pre-Pottery Neolithic Levant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, , pp.197-213, 2022, Studies in Early Near Eastern Production, Subsistence and Environment, 978-3-944178-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Two Worlds: The PPNB–PPNC Transition in the Central Levant as Seen Through Discoveries at Beisamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Boaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeli C. Schechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamoudi Khalaily; Amit Re'em; Jacob Vardi; Ianir Milevski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mega Project at Motza (Moẓa): The Neolithic and Later Occupations up to the 20th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplementary Volume, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Israel Antiquities Authority</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-199, 2020, New Studies in the Archaeology of Jerusalem and Its Region, 978-965-406-715-7. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1b9f5bh.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des crânes au cours de la néolithisation du Levant sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Les belles Lettres/IFPO, pp.26, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Épipaléolithique: une lente marche vers la sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Les Belles Lettres/IFPO, pp.14-17, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation du Levant au 7ème millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Les Belles Lettres/IFPO, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the Final PPNB/PPNC in the Southern Levant: Insights from the Chipped Stone Industries of Beisamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Astruc; Carole McCartney; François Briois; Vasiliki Kassianidou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Eastern Lithic Technologies on the Move: Interactions and Contexts in Neolithic Traditions : 8th International Conference on PPN Chipped and Ground Stone Industries of the Near East, Nicosia, November 23rd-27th 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, pp.381-400, 2019, Studies in Mediterranean Archaeology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert Piette; J.-M. Salanskis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.503-510, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan (Ain Mallaha)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bridault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enzel, Y. and Bar-Yosef, O. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary of the Levant. Environments, climate change, and humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.295-302, 2017, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316106754.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hunter-gatherers to farmer-herders. Exhibition panel displayed at Eynan-Mallaha archaeological site from June 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan spring/Aïn Mallaha: A common thread linking the past and the present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha: an exceptional window into our past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lady Sapiens : les femmes préhistoriques, d'un stéréotype à l'autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darmangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Henry-Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation : un objet d’étude privilégié des sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terrain au laboratoire - Stratégies analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biorestes (ossements humains et animaux, restes botaniques, etc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël). Sur les traces des premiers bâtisseurs. Rapport d’activité 2025 et opérations à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israel). In the footsteps of the first builders. Report of 2023’ Field Season. With the participation of Aldaia Aierbe J, Arranz Otaegi A., De Becdelièvre C., Belfer Cohen A., , Friesem D., Caron Laviolette E., Davin L ., Edeltin L., Fourchet N., Heccan L., Liran R., Marder O., Ramsey M ., Sharon K., Torterat G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Israel Antiquities Authority. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël) : Sur les traces des premiers bâtisseurs. Rapport d’activité 2024 et opérations à venir. Projet quadriennal 2023-2026. Avec la participation de Enora Antoine, Aurélia Borvon, Elisa Caron Laviolette, Camille de Becdelièvre, Lotan Edeltin, Niels Fourchet, Ofer Marder, Aurélie Montagne-Borras, Keren Sharon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Affaires Etrangères (France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël). Sur les traces des premiers bâtisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aldaia Aierbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Arranz Otaegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Natufian’ hamlet of Eynan-Mallaha - Report Season 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Israel Antiquities Authority. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha, sur les traces des premiers bâtisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires, paramètres biologiques et identités culturelles au Natoufien : une analyse archéo-anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Bordeaux 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003BOR12769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01997088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming sedentary. When the hamlet of Eynan-Mallaha bears witness to the changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rambaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graves in Context: Field Anthropology and the Investigation of interstratified Floors and Burials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cabellos Panades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19, Berghahn Books, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sépultures depuis 120 000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101, pp.114-119, 2023, Préhistoire : au commencement des sociétés humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mille et un chemins vers un autre monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-51, 2023, La mort en face</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre vivants et morts : regards croisés sur une frontière relative et fluctuante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmamuthé Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34 (1), 2022, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lady Sapiens », les femmes préhistoriques d’un stéréotype à l’autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boquentin Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darmangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Bocquentin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche au CNRSTechnologie et Ethnologie des Mondes PréhistoriqueS - UMR8068MSH Mondes – Bâtiment Ginouvès21 allée de l’université - 92023 Nanterre Cedex – Francehttps://umrtemps.cnrs.fr/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fanny-bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0236-5081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077192338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRINCIPAUX AXES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Identités et variabilités biologiques des populations levantines à la transition Pléistocène-Holocène.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Construction de l’espace social et symbolique des premiers hameaux du Levant</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évolution des pratiques funéraires et de la relation aux morts au cours du processus de néolithisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche palethnologique et pluridisciplinaire de la fin du Néolithique précéramique au Levant sud.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FORMATION, DIPLÔMES, DISTINCTION	2022. Lauréate Prix biennal 2022 de la revue Food & History	2010. Lauréate de la Médaille de Bronze du CNRS	2003. Thèse de Doctorat en Anthropologie, Université Bordeaux 1. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://oskar-bordeaux.fr/handle/20.500.12278/25291</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	1999. Mémoire de DEA en Anthropologie Biologique, Université Bordeaux 1	1998. Mémoire de maîtrise en Archéologie, Université Paris 1 Panthéon-Sorbonne	1996 : Diplôme de Licence en Archéologie (section : Préhistoire), Université Paris 1 Panthéon-Sorbonne.	1995 : DEUG en Histoire des Arts, Université Paris 1 Panthéon-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIRECTION DE FOUILLES ARCHEOLOGIQUES•	Beisamoun (2007-2016). Site d’habitat du Néolithique précéramique (Haute vallée du Jourdain, Israël). Co-direction avec Dr. H. Khalaily (Israel Antiquities Authority)•	Eynan-Mallaha (2022-). Site d’habitat Natoufien (Galilée). Co-direction avec Dr. L. Weissbrod (Israel Antiquities Authority)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shared Harvest: Wheat, Death, And Social Bonds In Neolithic Mortuary Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Kyle-Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ramsey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Review from Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Food, Gods &amp; Ancestors, 40 (1), pp.146-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter-gatherer-builders: 70 years of research at the Natufian hamlet of Eynan-Mallaha (upper Jordan Valley, Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Whitford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.100618. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2025.100618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes-rendus d’ouvrage. Les graines de l’au-delà, domestiquer les plantes au Proche-Orient de Nissim Amzallag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (2), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.61306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la communauté professionnelle en anthropologie biologique et archéo-anthropologie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.14426. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12sif⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A label-free quantification method for assessing sex from modern and ancient bovine tooth enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Kotli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Kolska Horwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.18195. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-68603-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Société d’Anthropologie de Paris in action to address the impact of the Covid-19 epidemic on the bioanthropologists’ community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.11940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on the mechanisms of integration of the dead in the early sedentary societies of the Near East (Natufian, 15-11.6 ka cal BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la frontière entre vivants et morts par l’archéo-anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmamuthé Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Subsistence and Foodways Transition during the Neolithization Process. Glimpses from a Contextualized Dental Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, J. Vieugué and N. Mazzucco: Dietary Practices of the First Mediterranean Farmers: Producing, Storing, Preparing and Consuming Foodstuffs in the Neolithic Period, 19 (1-2), pp.23-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have the ancestors become too much to bear? Emergence of cremation 9000 years ago in the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TheScienceBreaker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 07, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25250/thescbr.brk519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03442007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Early Childhood Stress on Mortality under Neolithization in the Levant: New Perspectives on Health Disparities in the Transition to Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron J Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03442003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotope evidence of population aggregation in the Natufian and scant migration during the early Neolithic of the Southern Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J Ibáñez-Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Nowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.11857. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-90795-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03441995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual inventories and field note templates for contextualised recording of human remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proche Orient : La crémation est apparue il y a 9000 ans !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of corpse cremation during the Pre-Pottery Neolithic of the Southern Levant: A multidisciplinary study of a pyre-pit burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlene Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0235386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03020126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une mort annoncée ? Quand la Loi de programmation de la recherche sonne le glas de la recherche publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête à Mallaha. Comment tout a commencé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tails of animism: a joint burial of humans and foxes in Pre-Pottery Neolithic Motza, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagar Reshef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Vardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2019.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the session 85 ‟Tracking the Neolithization Processes on Both Sides of the Sinai: a bridge between the Near East and North-eastern Africaˮ. 25th annual meeting of the European Association of Archaeologists in Bern (4-8th September 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Kapustka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEO-LITHICS: The Newsletter of Southwest Asian Neolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Trobe University’s 2016 Season of Field Sampling and Archaeological Excavation at the Site of Wadi Hammeh 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip C. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J. Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Prossor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.273-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of human burials from Raqefet Cave and contemporaneous Natufian traditions at Mount Carmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omry Barzilai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuven Yeshurun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (359), pp.1137-1154. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Headless but still eloquent! Acephalous skeletons as witnesses of Pre-Pottery Neolithic North-South Levant connections and disconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergul Kodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.33-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianir Milevski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Molist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic insights into the origin of farming in the ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Lazaridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Rollefson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Merrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadin Rohland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 536 (7617), pp.419-424. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature19310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connections and Disconnections in the Late Prehistory and Protohistory of the Levant: Discussion and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Molist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianir Milevski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natufian collective burial practice and cranial pigmentation: A reconstruction from Azraq 18 (Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Garrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.693-702. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewed Excavations at Beisamoun: Investigating the 7th Millennium cal. BC of the Southern Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Bar-Yosef Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Biton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.5-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest floral grave lining from 13,700–11,700-y-old Natufian burials at Raqefet Cave, Mt. Carmel, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avinoam Danin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlene Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (29), pp.11774-11778. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1302277110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la mort, avant l’oubli. Les crânes surmodelés du Levant sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et gestion de l’espace funéraire en contexte de sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et gestion de l'espace funéraire en contexte de sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XI, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chryssanthaki-Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Morizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, X, pp.179-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVULSIONS DENTAIRES ET IDENTITé REGIONALE CHEZ LES NATOUFIENS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tüba-ar = Türkiye Bilimler Akademisi Arkeoloji dergisi = Turkish Academy of Sciences journal of archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes du Kébarien géométrique de Neve David, Mont Carmel (Israël)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kaufman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ronen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (1-2), pp.38-51. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-010-0032-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late Neolithic Equid Offering from the Mortuary-Cult Site of Ramat Saharonim in the Central Negev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Kolska Horwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41, pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la récurrence à la norme: interpréter les pratiques funéraires en préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-G. Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (3-4), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-010-0017-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la récurrence à la norme: interpréter les pratiques funéraires en préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-G Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (3-4), pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Happened in the Final Natufian?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission Beisamoun : sur les traces des premiers paysans de la vallée du Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hors-série 2, pp.135-141. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Raqefet Cave 2008 Excavation Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cabellos Panades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.21-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crâne modifié et surmodelé de Faïd Souar II (Capsien, Algérie) Masque, trophée ou rite funéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Aoudia-Chouakri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Chryssanthaki-Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Morizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX, pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crâne modifié et surmodelé de Faïd Douar II (Capsien, Algérie) Masque, trophée ou rite funéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crânes surmodelés de Beisamoun (Néolithique précéramique, Israël).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX, pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crânes surmodelés de Beisamoun (Néolithique précéramique, Israël)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 9, pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Natufian at Raqefet Cave: The 2006 Excavation Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tsatskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.59-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boquentin Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Morizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, VIII, pp.161-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewed excavation on the PPNB site of Beisamoun, Hula Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omry Barzilai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Dosseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEO-LITHICS: The Newsletter of Southwest Asian Neolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Ain Mallaha (Eynan) de 2003 à 2005: Quatrième rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kaltnecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.135-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Motza in the Judean Hills and the Early Pre-Pottery Neolithic B in the Southern Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofer Bar-Yosef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omry Barzilai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Boaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.5-37. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2007.5218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations at Ramat Saharonim: A Desert Neolithic Sacred Precinct in the Central Negev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoav Avni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Porat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Schools of Oriental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 346, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche anthropologique de la transition Épipaléolithique-Néolithique au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de recherche français à Jérusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burials of Raqefet Cave in the Context of the Late Natufian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35, pp.271-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrasion dentaire et travail spécialisé dans la population natoufienne de Mallaha (Israël)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.351-357. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2005.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Natufian remains: evidence for physical conflict from Mt. Carmel, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofer Bar-Yosef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (1-2), pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Mallaha en 2000 et 2001: 3ème rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.49-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépulture natoufiennes de Mallaha et d'autres sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, IV, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépultures natoufiennes de Mallaha et d’autres sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prédation à la production. L'apport des fouilles de Mallaha (Eynan) 1996-2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de recherche français à Jérusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, pp.17-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population natoufienne de Mallaha (Eynan, Israël) : dénombrement, âge au décès et recrutement funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (1), pp.89-106. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2001.4722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population natoufienne de Mallaha (Eynan, Israël) : Dénombrement, âge au décès et recrutement funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (1), pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00453870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Natoufien Final et les Nouvelles Fouilles a Mallaha (Eynan), Israel 1996-1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28, pp.105-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations of mobility in the context of sedentarization: The Natufian case (13,000-9,800 cal BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecœur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1851èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hhd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l’archéologie française en Israël : les papiers du Centre de recherche français à Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montagne-Bôrras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Archivarcheo25 : Les archives de l'archéologie française à l'étranger : quelles collaborations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d’Athènes; Association des Archivistes Français; Consortium MasaPlus, Nov 2025, Lyon, France. https://archivarcheo25.sciencesconf.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The funeral sequence as a compass for time and place in a changing world: long-term trends in Natufian and Neolithic mortuary customs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Neolithic Congress. The Neolithic of Southern Levant in its Wider Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Belfer-Cohen &amp; N. Goring-Morris, Nov 2024, Sanliurfa, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability in an early sedentary context: the contribution of bioanthropology to the explication of Natufian society (Near East, 13000-9800 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting. Biological Anthropology Insights into Behavioral and Cultural Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Crevecoeur, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why another expedition to excavate Eynan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Israel Prehistoric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Natufian Architecture at Eynan-Mallaha. New Perspectives from Building Archaeology and 3D-GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Constructions – Bringing together Archaeologists and Architects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hadas Goldgeier and Leore Grosman, Feb 2023, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la frontière entre vivants et morts par l’archéo-anthropologie : réflexions introductives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmamuthé Goudiaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. https://journals.openedition.org/bmsap/6956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting identity: a reasonable challenge for prehistorians? The case of archaeoanthropology and the Natufian context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris-Cambridge Seminar in Archaeology-Cambridge Seminar in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Honoré (UMR 7041 et MSC fellow Cambridge), Nov 2017, Mc Donald Institute for Archaeological Research, Université de Cambridge. Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03198962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et terminologie analytique en archéo-anthropologie : une première réflexion à partir du travail pionnier de Jean Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842e réunion scientifique de la Société d’Anthropologie de Paris, 24-26 Janvier 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. pp.S12, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-016-0174-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02552497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">62 ans d’archéologie au CRFJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Conférences nocturnes au CRFJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture in Nouvelles recherches sur le site Natoufien de Mallaha (Eynan) en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Dosseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Epipaléolithique et Mésolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Panthéon Sorbonne - Paris 1, May 2001, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seventy Years of Scientific Exploration at Eynan-Mallaha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beisamoun: The earliest Cremation in the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fascinating Double Successive Burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeothanatology: from Bones to Behaviours and Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la maison durable chez les primo-sédentaires du Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIMENSCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Life Stress and Adult Mortality Patterns During Natufian Economic Intensification: The Linear Enamel Hypoplasia Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Jonas Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Physical Anthropologists 85th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete traits, inbreeding and family burials during the Natufian: an overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on the Archaeology on the Ancient Near East: Human remains in the ancient Near East: Advances, problems and potential</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Kolebka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Amir-Moezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes - L'Histoire, 189 p., 2025, 979-10-375-1443-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. , 2023, A l'œil nu, Anne Rose de Fontainieu, 978-2-271-14776-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sépulture aux ancêtres : identifier l’invisible, reconstruire les dynamiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire. Nouvelles frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, pp.203-209, 2023, 9782735129874. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.56145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de la propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun : Les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.206-209, 2023, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.57563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancêtres millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabri Giroud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Palestine en 50 portraits. De la préhistoire à nos jours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.21-26, 2023, 978-2-36013-674-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with the Dead at Beisamoun During the Middle PPNB: Revisiting Lechevallier’s Field Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ex-oriente. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dealing with the Dead: Studies on Burial Practices in the Pre-Pottery Neolithic Levant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, , pp.197-213, 2022, Studies in Early Near Eastern Production, Subsistence and Environment, 978-3-944178-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the formal analysis of funerary practices? Archaeothanatology as a reflexive tool for considering the role of the dead amongst the living: a Natufian case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge Handbooks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Archaeothanatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.159-177, 2022, 9781138492424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03381422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation du Levant au 7ème millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Les Belles Lettres/IFPO, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Two Worlds: The PPNB–PPNC Transition in the Central Levant as Seen Through Discoveries at Beisamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Boaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeli C. Schechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamoudi Khalaily; Amit Re'em; Jacob Vardi; Ianir Milevski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mega Project at Motza (Moẓa): The Neolithic and Later Occupations up to the 20th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplementary Volume, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Israel Antiquities Authority</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-199, 2020, New Studies in the Archaeology of Jerusalem and Its Region, 978-965-406-715-7. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1b9f5bh.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des crânes au cours de la néolithisation du Levant sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Les belles Lettres/IFPO, pp.26, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Épipaléolithique: une lente marche vers la sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Les Belles Lettres/IFPO, pp.14-17, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the Final PPNB/PPNC in the Southern Levant: Insights from the Chipped Stone Industries of Beisamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Astruc; Carole McCartney; François Briois; Vasiliki Kassianidou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Eastern Lithic Technologies on the Move: Interactions and Contexts in Neolithic Traditions : 8th International Conference on PPN Chipped and Ground Stone Industries of the Near East, Nicosia, November 23rd-27th 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, pp.381-400, 2019, Studies in Mediterranean Archaeology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert Piette; J.-M. Salanskis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.503-510, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan (Ain Mallaha)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bridault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enzel, Y. and Bar-Yosef, O. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary of the Levant. Environments, climate change, and humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.295-302, 2017, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316106754.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha: an exceptional window into our past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hunter-gatherers to farmer-herders. Exhibition panel displayed at Eynan-Mallaha archaeological site from June 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan spring/Aïn Mallaha: A common thread linking the past and the present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lady Sapiens : les femmes préhistoriques, d'un stéréotype à l'autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darmangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Henry-Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biorestes (ossements humains et animaux, restes botaniques, etc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation : un objet d’étude privilégié des sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terrain au laboratoire - Stratégies analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël). Sur les traces des premiers bâtisseurs. Rapport d’activité 2025 et opérations à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israel). In the footsteps of the first builders. Report of 2023’ Field Season. With the participation of Aldaia Aierbe J, Arranz Otaegi A., De Becdelièvre C., Belfer Cohen A., , Friesem D., Caron Laviolette E., Davin L ., Edeltin L., Fourchet N., Heccan L., Liran R., Marder O., Ramsey M ., Sharon K., Torterat G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Israel Antiquities Authority. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël) : Sur les traces des premiers bâtisseurs. Rapport d’activité 2024 et opérations à venir. Projet quadriennal 2023-2026. Avec la participation de Enora Antoine, Aurélia Borvon, Elisa Caron Laviolette, Camille de Becdelièvre, Lotan Edeltin, Niels Fourchet, Ofer Marder, Aurélie Montagne-Borras, Keren Sharon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Affaires Etrangères (France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Natufian’ hamlet of Eynan-Mallaha - Report Season 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Israel Antiquities Authority. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël). Sur les traces des premiers bâtisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aldaia Aierbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Arranz Otaegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha, sur les traces des premiers bâtisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires, paramètres biologiques et identités culturelles au Natoufien : une analyse archéo-anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Bordeaux 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003BOR12769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01997088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming sedentary. When the hamlet of Eynan-Mallaha bears witness to the changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rambaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graves in Context: Field Anthropology and the Investigation of interstratified Floors and Burials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cabellos Panades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19, Berghahn Books, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sépultures depuis 120 000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101, pp.114-119, 2023, Préhistoire : au commencement des sociétés humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mille et un chemins vers un autre monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-51, 2023, La mort en face</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre vivants et morts : regards croisés sur une frontière relative et fluctuante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmamuthé Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34 (1), 2022, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lady Sapiens », les femmes préhistoriques d’un stéréotype à l’autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boquentin Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darmangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D60CE4E4"/>
+    <w:nsid w:val="E12B96FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CE7F5D8D"/>
+    <w:nsid w:val="222DFE3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-bocquentin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0236-5081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077192338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oskar-bordeaux.fr/handle/20.500.12278/25291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Fourchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Whitford" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2025.100618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Kyle-Robinson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ramsey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543759v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.61306" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kotli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgenstern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoudi Khalaily" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68603-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9548" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmamuth&#233; Goudiaby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9878" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J Stutz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chamel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Santana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Millard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Ib&#225;&#241;ez-Estevez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Nowell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90795-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25250/thescbr.brk519" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Berna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlene Rosen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235386" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagar Reshef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Vardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.165" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Kapustka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip C. Edwards" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J. Mcnamara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Prossor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omry Barzilai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Rebollo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Nadel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Yeshurun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.136" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Lazaridis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Rollefson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Merrett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Rohland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19310" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01996652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianir Milevski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Molist" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergul Kodas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Ortiz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01996438v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Garrard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014783v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Bar-Yosef Mayer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Biton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocquentin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010488v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994749v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014569v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinoam Danin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Power" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302277110" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264587v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Morizot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leclerc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010724v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arensburg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaufman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-010-0032-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DA81B7E06D81524E7588B83144DE52A323F6E3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02011005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rosen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010707v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclerc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G Pariat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014803v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014799v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.820" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868643v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Pariat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-010-0017-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E98955890611D39485B2F6BB4E31A6C7F34E7D4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264014v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263986v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994736v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014163v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Lengyel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cabellos Panades" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Rosenberg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994653v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Aoudia-Chouakri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquentin Fanny" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014081v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tsatskin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013710v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01996987v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalaily" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Bar-Yosef" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boaretto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2007.5218" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014702v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Avni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Porat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737208v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dosseur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010564v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433383v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sellier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.01.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013899v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184595v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013609v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994809v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010549v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994692v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2001.4722" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543866v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevec&#339;ur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hhd" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543897v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rosner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montagne-B&#244;rras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866624v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305814v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198962v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Aoudia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0174-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225919v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Borrell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543815v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543831v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543822v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305900v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01997110v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jonas Stutz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994774v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295610v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gamon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04337234v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207096v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57563" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207108v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.56145" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381422v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946504v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993132v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubreuil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeli C. Schechter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctv1b9f5bh?turn_away=true" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1b9f5bh.9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021975v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021990v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021867v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021843v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Gibaja" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022002v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852519v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamudi Khalaily" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316106754.034" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291728v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295480v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295499v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396675v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615845v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543801v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866565v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866544v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305726v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aldaia Aierbe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arranz Otaegi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305591v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305620v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-01997088v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003BOR12769" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05191209v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rambaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218478v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295698v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295724v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682546v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9373" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825011v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-bocquentin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0236-5081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077192338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oskar-bordeaux.fr/handle/20.500.12278/25291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266530v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Kyle-Robinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ramsey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151407v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Fourchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Whitford" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2025.100618" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543759v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.61306" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kotli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgenstern" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoudi Khalaily" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68603-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9548" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmamuth&#233; Goudiaby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9878" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25250/thescbr.brk519" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442003v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J Stutz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chamel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Santana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Millard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Ib&#225;&#241;ez-Estevez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Nowell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90795-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022122v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020126v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Berna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlene Rosen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235386" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagar Reshef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Vardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.165" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Kapustka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip C. Edwards" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J. Mcnamara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Prossor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omry Barzilai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Rebollo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Nadel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Yeshurun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.136" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergul Kodas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Ortiz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01996652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianir Milevski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Molist" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Lazaridis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Rollefson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Merrett" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Rohland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19310" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01996438v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Garrard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014783v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Bar-Yosef Mayer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Biton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinoam Danin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Power" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302277110" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994749v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276904v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocquentin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264587v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Morizot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leclerc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02011005v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010724v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arensburg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaufman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-010-0032-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DA81B7E06D81524E7588B83144DE52A323F6E3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rosen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868643v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclerc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Pariat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-010-0017-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E98955890611D39485B2F6BB4E31A6C7F34E7D4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010707v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G Pariat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.820" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014163v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Lengyel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cabellos Panades" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Rosenberg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994653v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Aoudia-Chouakri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264017v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263986v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264014v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994736v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tsatskin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquentin Fanny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dosseur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01996987v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalaily" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Bar-Yosef" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boaretto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2007.5218" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014702v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Avni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Porat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010564v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013899v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433383v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sellier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.01.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013879v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013609v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184595v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994809v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010549v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994692v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2001.4722" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543866v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevec&#339;ur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hhd" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543897v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rosner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montagne-B&#244;rras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866624v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866655v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305814v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198962v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Aoudia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0174-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225919v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Borrell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543815v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543831v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543822v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305900v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01997110v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jonas Stutz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994774v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295610v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gamon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207108v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.56145" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207096v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57563" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04337234v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946504v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381422v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021867v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993132v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubreuil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeli C. Schechter" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctv1b9f5bh?turn_away=true" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1b9f5bh.9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021990v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021843v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Gibaja" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022002v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852519v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamudi Khalaily" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316106754.034" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295499v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295480v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396675v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615845v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543801v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866565v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866544v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305591v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305726v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aldaia Aierbe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arranz Otaegi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305620v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-01997088v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003BOR12769" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05191209v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rambaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218478v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295698v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295724v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682546v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9373" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825011v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>