--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Bocquentin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche au CNRSTechnologie et Ethnologie des Mondes PréhistoriqueS - UMR8068MSH Mondes – Bâtiment Ginouvès21 allée de l’université - 92023 Nanterre Cedex – Francehttps://umrtemps.cnrs.fr/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fanny-bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0236-5081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077192338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRINCIPAUX AXES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Identités et variabilités biologiques des populations levantines à la transition Pléistocène-Holocène.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Construction de l’espace social et symbolique des premiers hameaux du Levant</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évolution des pratiques funéraires et de la relation aux morts au cours du processus de néolithisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche palethnologique et pluridisciplinaire de la fin du Néolithique précéramique au Levant sud.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FORMATION, DIPLÔMES, DISTINCTION	2022. Lauréate Prix biennal 2022 de la revue Food & History	2010. Lauréate de la Médaille de Bronze du CNRS	2003. Thèse de Doctorat en Anthropologie, Université Bordeaux 1. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://oskar-bordeaux.fr/handle/20.500.12278/25291</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	1999. Mémoire de DEA en Anthropologie Biologique, Université Bordeaux 1	1998. Mémoire de maîtrise en Archéologie, Université Paris 1 Panthéon-Sorbonne	1996 : Diplôme de Licence en Archéologie (section : Préhistoire), Université Paris 1 Panthéon-Sorbonne.	1995 : DEUG en Histoire des Arts, Université Paris 1 Panthéon-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIRECTION DE FOUILLES ARCHEOLOGIQUES•	Beisamoun (2007-2016). Site d’habitat du Néolithique précéramique (Haute vallée du Jourdain, Israël). Co-direction avec Dr. H. Khalaily (Israel Antiquities Authority)•	Eynan-Mallaha (2022-). Site d’habitat Natoufien (Galilée). Co-direction avec Dr. L. Weissbrod (Israel Antiquities Authority)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shared Harvest: Wheat, Death, And Social Bonds In Neolithic Mortuary Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Kyle-Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ramsey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Review from Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Food, Gods &amp; Ancestors, 40 (1), pp.146-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter-gatherer-builders: 70 years of research at the Natufian hamlet of Eynan-Mallaha (upper Jordan Valley, Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Whitford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.100618. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2025.100618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes-rendus d’ouvrage. Les graines de l’au-delà, domestiquer les plantes au Proche-Orient de Nissim Amzallag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (2), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.61306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la communauté professionnelle en anthropologie biologique et archéo-anthropologie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.14426. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12sif⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A label-free quantification method for assessing sex from modern and ancient bovine tooth enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Kotli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Kolska Horwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.18195. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-68603-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Société d’Anthropologie de Paris in action to address the impact of the Covid-19 epidemic on the bioanthropologists’ community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.11940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on the mechanisms of integration of the dead in the early sedentary societies of the Near East (Natufian, 15-11.6 ka cal BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la frontière entre vivants et morts par l’archéo-anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmamuthé Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Subsistence and Foodways Transition during the Neolithization Process. Glimpses from a Contextualized Dental Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, J. Vieugué and N. Mazzucco: Dietary Practices of the First Mediterranean Farmers: Producing, Storing, Preparing and Consuming Foodstuffs in the Neolithic Period, 19 (1-2), pp.23-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have the ancestors become too much to bear? Emergence of cremation 9000 years ago in the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TheScienceBreaker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 07, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25250/thescbr.brk519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03442007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Early Childhood Stress on Mortality under Neolithization in the Levant: New Perspectives on Health Disparities in the Transition to Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron J Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03442003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotope evidence of population aggregation in the Natufian and scant migration during the early Neolithic of the Southern Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J Ibáñez-Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Nowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.11857. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-90795-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03441995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual inventories and field note templates for contextualised recording of human remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proche Orient : La crémation est apparue il y a 9000 ans !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of corpse cremation during the Pre-Pottery Neolithic of the Southern Levant: A multidisciplinary study of a pyre-pit burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlene Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0235386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03020126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une mort annoncée ? Quand la Loi de programmation de la recherche sonne le glas de la recherche publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête à Mallaha. Comment tout a commencé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tails of animism: a joint burial of humans and foxes in Pre-Pottery Neolithic Motza, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagar Reshef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Vardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2019.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the session 85 ‟Tracking the Neolithization Processes on Both Sides of the Sinai: a bridge between the Near East and North-eastern Africaˮ. 25th annual meeting of the European Association of Archaeologists in Bern (4-8th September 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Kapustka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEO-LITHICS: The Newsletter of Southwest Asian Neolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Trobe University’s 2016 Season of Field Sampling and Archaeological Excavation at the Site of Wadi Hammeh 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip C. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J. Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Prossor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.273-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of human burials from Raqefet Cave and contemporaneous Natufian traditions at Mount Carmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omry Barzilai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuven Yeshurun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (359), pp.1137-1154. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Headless but still eloquent! Acephalous skeletons as witnesses of Pre-Pottery Neolithic North-South Levant connections and disconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergul Kodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.33-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianir Milevski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Molist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic insights into the origin of farming in the ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Lazaridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Rollefson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Merrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadin Rohland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 536 (7617), pp.419-424. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature19310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connections and Disconnections in the Late Prehistory and Protohistory of the Levant: Discussion and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Molist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianir Milevski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natufian collective burial practice and cranial pigmentation: A reconstruction from Azraq 18 (Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Garrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.693-702. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewed Excavations at Beisamoun: Investigating the 7th Millennium cal. BC of the Southern Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Bar-Yosef Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Biton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.5-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest floral grave lining from 13,700–11,700-y-old Natufian burials at Raqefet Cave, Mt. Carmel, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avinoam Danin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlene Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (29), pp.11774-11778. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1302277110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la mort, avant l’oubli. Les crânes surmodelés du Levant sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et gestion de l’espace funéraire en contexte de sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et gestion de l'espace funéraire en contexte de sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XI, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chryssanthaki-Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Morizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, X, pp.179-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVULSIONS DENTAIRES ET IDENTITé REGIONALE CHEZ LES NATOUFIENS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tüba-ar = Türkiye Bilimler Akademisi Arkeoloji dergisi = Turkish Academy of Sciences journal of archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes du Kébarien géométrique de Neve David, Mont Carmel (Israël)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kaufman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ronen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (1-2), pp.38-51. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-010-0032-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late Neolithic Equid Offering from the Mortuary-Cult Site of Ramat Saharonim in the Central Negev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Kolska Horwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41, pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la récurrence à la norme: interpréter les pratiques funéraires en préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-G. Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (3-4), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-010-0017-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la récurrence à la norme: interpréter les pratiques funéraires en préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-G Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (3-4), pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Happened in the Final Natufian?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission Beisamoun : sur les traces des premiers paysans de la vallée du Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hors-série 2, pp.135-141. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Raqefet Cave 2008 Excavation Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cabellos Panades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.21-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crâne modifié et surmodelé de Faïd Souar II (Capsien, Algérie) Masque, trophée ou rite funéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Aoudia-Chouakri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Chryssanthaki-Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Morizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX, pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crâne modifié et surmodelé de Faïd Douar II (Capsien, Algérie) Masque, trophée ou rite funéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crânes surmodelés de Beisamoun (Néolithique précéramique, Israël).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX, pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crânes surmodelés de Beisamoun (Néolithique précéramique, Israël)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 9, pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Natufian at Raqefet Cave: The 2006 Excavation Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tsatskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.59-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boquentin Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Morizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, VIII, pp.161-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewed excavation on the PPNB site of Beisamoun, Hula Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omry Barzilai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Dosseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEO-LITHICS: The Newsletter of Southwest Asian Neolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Ain Mallaha (Eynan) de 2003 à 2005: Quatrième rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kaltnecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.135-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Motza in the Judean Hills and the Early Pre-Pottery Neolithic B in the Southern Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofer Bar-Yosef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omry Barzilai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Boaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.5-37. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2007.5218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations at Ramat Saharonim: A Desert Neolithic Sacred Precinct in the Central Negev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoav Avni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Porat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Schools of Oriental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 346, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche anthropologique de la transition Épipaléolithique-Néolithique au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de recherche français à Jérusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burials of Raqefet Cave in the Context of the Late Natufian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35, pp.271-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrasion dentaire et travail spécialisé dans la population natoufienne de Mallaha (Israël)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.351-357. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2005.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Natufian remains: evidence for physical conflict from Mt. Carmel, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofer Bar-Yosef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (1-2), pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Mallaha en 2000 et 2001: 3ème rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.49-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépulture natoufiennes de Mallaha et d'autres sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, IV, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépultures natoufiennes de Mallaha et d’autres sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prédation à la production. L'apport des fouilles de Mallaha (Eynan) 1996-2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de recherche français à Jérusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, pp.17-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population natoufienne de Mallaha (Eynan, Israël) : dénombrement, âge au décès et recrutement funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (1), pp.89-106. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2001.4722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population natoufienne de Mallaha (Eynan, Israël) : Dénombrement, âge au décès et recrutement funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (1), pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00453870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Natoufien Final et les Nouvelles Fouilles a Mallaha (Eynan), Israel 1996-1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28, pp.105-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations of mobility in the context of sedentarization: The Natufian case (13,000-9,800 cal BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecœur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1851èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hhd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l’archéologie française en Israël : les papiers du Centre de recherche français à Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montagne-Bôrras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Archivarcheo25 : Les archives de l'archéologie française à l'étranger : quelles collaborations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d’Athènes; Association des Archivistes Français; Consortium MasaPlus, Nov 2025, Lyon, France. https://archivarcheo25.sciencesconf.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The funeral sequence as a compass for time and place in a changing world: long-term trends in Natufian and Neolithic mortuary customs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Neolithic Congress. The Neolithic of Southern Levant in its Wider Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Belfer-Cohen &amp; N. Goring-Morris, Nov 2024, Sanliurfa, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability in an early sedentary context: the contribution of bioanthropology to the explication of Natufian society (Near East, 13000-9800 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting. Biological Anthropology Insights into Behavioral and Cultural Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Crevecoeur, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why another expedition to excavate Eynan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Israel Prehistoric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Natufian Architecture at Eynan-Mallaha. New Perspectives from Building Archaeology and 3D-GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Constructions – Bringing together Archaeologists and Architects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hadas Goldgeier and Leore Grosman, Feb 2023, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la frontière entre vivants et morts par l’archéo-anthropologie : réflexions introductives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmamuthé Goudiaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. https://journals.openedition.org/bmsap/6956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting identity: a reasonable challenge for prehistorians? The case of archaeoanthropology and the Natufian context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris-Cambridge Seminar in Archaeology-Cambridge Seminar in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Honoré (UMR 7041 et MSC fellow Cambridge), Nov 2017, Mc Donald Institute for Archaeological Research, Université de Cambridge. Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03198962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et terminologie analytique en archéo-anthropologie : une première réflexion à partir du travail pionnier de Jean Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842e réunion scientifique de la Société d’Anthropologie de Paris, 24-26 Janvier 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. pp.S12, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-016-0174-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02552497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">62 ans d’archéologie au CRFJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Conférences nocturnes au CRFJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture in Nouvelles recherches sur le site Natoufien de Mallaha (Eynan) en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Dosseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Epipaléolithique et Mésolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Panthéon Sorbonne - Paris 1, May 2001, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seventy Years of Scientific Exploration at Eynan-Mallaha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beisamoun: The earliest Cremation in the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fascinating Double Successive Burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeothanatology: from Bones to Behaviours and Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la maison durable chez les primo-sédentaires du Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIMENSCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Life Stress and Adult Mortality Patterns During Natufian Economic Intensification: The Linear Enamel Hypoplasia Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Jonas Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Physical Anthropologists 85th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete traits, inbreeding and family burials during the Natufian: an overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on the Archaeology on the Ancient Near East: Human remains in the ancient Near East: Advances, problems and potential</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Kolebka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Amir-Moezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes - L'Histoire, 189 p., 2025, 979-10-375-1443-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. , 2023, A l'œil nu, Anne Rose de Fontainieu, 978-2-271-14776-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sépulture aux ancêtres : identifier l’invisible, reconstruire les dynamiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire. Nouvelles frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, pp.203-209, 2023, 9782735129874. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.56145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de la propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun : Les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.206-209, 2023, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.57563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancêtres millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabri Giroud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Palestine en 50 portraits. De la préhistoire à nos jours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.21-26, 2023, 978-2-36013-674-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with the Dead at Beisamoun During the Middle PPNB: Revisiting Lechevallier’s Field Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ex-oriente. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dealing with the Dead: Studies on Burial Practices in the Pre-Pottery Neolithic Levant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, , pp.197-213, 2022, Studies in Early Near Eastern Production, Subsistence and Environment, 978-3-944178-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the formal analysis of funerary practices? Archaeothanatology as a reflexive tool for considering the role of the dead amongst the living: a Natufian case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge Handbooks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Archaeothanatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.159-177, 2022, 9781138492424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03381422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation du Levant au 7ème millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Les Belles Lettres/IFPO, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Two Worlds: The PPNB–PPNC Transition in the Central Levant as Seen Through Discoveries at Beisamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Boaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeli C. Schechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamoudi Khalaily; Amit Re'em; Jacob Vardi; Ianir Milevski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mega Project at Motza (Moẓa): The Neolithic and Later Occupations up to the 20th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplementary Volume, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Israel Antiquities Authority</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-199, 2020, New Studies in the Archaeology of Jerusalem and Its Region, 978-965-406-715-7. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1b9f5bh.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des crânes au cours de la néolithisation du Levant sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Les belles Lettres/IFPO, pp.26, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Épipaléolithique: une lente marche vers la sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Les Belles Lettres/IFPO, pp.14-17, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the Final PPNB/PPNC in the Southern Levant: Insights from the Chipped Stone Industries of Beisamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Astruc; Carole McCartney; François Briois; Vasiliki Kassianidou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Eastern Lithic Technologies on the Move: Interactions and Contexts in Neolithic Traditions : 8th International Conference on PPN Chipped and Ground Stone Industries of the Near East, Nicosia, November 23rd-27th 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, pp.381-400, 2019, Studies in Mediterranean Archaeology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert Piette; J.-M. Salanskis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.503-510, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan (Ain Mallaha)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bridault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enzel, Y. and Bar-Yosef, O. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary of the Levant. Environments, climate change, and humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.295-302, 2017, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316106754.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha: an exceptional window into our past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hunter-gatherers to farmer-herders. Exhibition panel displayed at Eynan-Mallaha archaeological site from June 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan spring/Aïn Mallaha: A common thread linking the past and the present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lady Sapiens : les femmes préhistoriques, d'un stéréotype à l'autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darmangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Henry-Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biorestes (ossements humains et animaux, restes botaniques, etc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation : un objet d’étude privilégié des sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terrain au laboratoire - Stratégies analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël). Sur les traces des premiers bâtisseurs. Rapport d’activité 2025 et opérations à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israel). In the footsteps of the first builders. Report of 2023’ Field Season. With the participation of Aldaia Aierbe J, Arranz Otaegi A., De Becdelièvre C., Belfer Cohen A., , Friesem D., Caron Laviolette E., Davin L ., Edeltin L., Fourchet N., Heccan L., Liran R., Marder O., Ramsey M ., Sharon K., Torterat G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Israel Antiquities Authority. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël) : Sur les traces des premiers bâtisseurs. Rapport d’activité 2024 et opérations à venir. Projet quadriennal 2023-2026. Avec la participation de Enora Antoine, Aurélia Borvon, Elisa Caron Laviolette, Camille de Becdelièvre, Lotan Edeltin, Niels Fourchet, Ofer Marder, Aurélie Montagne-Borras, Keren Sharon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Affaires Etrangères (France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Natufian’ hamlet of Eynan-Mallaha - Report Season 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Israel Antiquities Authority. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël). Sur les traces des premiers bâtisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aldaia Aierbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Arranz Otaegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha, sur les traces des premiers bâtisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires, paramètres biologiques et identités culturelles au Natoufien : une analyse archéo-anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Bordeaux 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003BOR12769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01997088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming sedentary. When the hamlet of Eynan-Mallaha bears witness to the changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rambaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graves in Context: Field Anthropology and the Investigation of interstratified Floors and Burials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cabellos Panades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19, Berghahn Books, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sépultures depuis 120 000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101, pp.114-119, 2023, Préhistoire : au commencement des sociétés humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mille et un chemins vers un autre monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-51, 2023, La mort en face</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre vivants et morts : regards croisés sur une frontière relative et fluctuante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmamuthé Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34 (1), 2022, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lady Sapiens », les femmes préhistoriques d’un stéréotype à l’autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boquentin Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darmangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Fanny Bocquentin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche au CNRSTechnologie et Ethnologie des Mondes PréhistoriqueS - UMR8068MSH Mondes – Bâtiment Ginouvès21 allée de l’université - 92023 Nanterre Cedex – Francehttps://umrtemps.cnrs.fr/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fanny-bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0236-5081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077192338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRINCIPAUX AXES DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Identités et variabilités biologiques des populations levantines à la transition Pléistocène-Holocène.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Construction de l’espace social et symbolique des premiers hameaux du Levant</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évolution des pratiques funéraires et de la relation aux morts au cours du processus de néolithisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche palethnologique et pluridisciplinaire de la fin du Néolithique précéramique au Levant sud.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FORMATION, DIPLÔMES, DISTINCTION	2022. Lauréate Prix biennal 2022 de la revue Food & History	2010. Lauréate de la Médaille de Bronze du CNRS	2003. Thèse de Doctorat en Anthropologie, Université Bordeaux 1. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://oskar-bordeaux.fr/handle/20.500.12278/25291</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">	1999. Mémoire de DEA en Anthropologie Biologique, Université Bordeaux 1	1998. Mémoire de maîtrise en Archéologie, Université Paris 1 Panthéon-Sorbonne	1996 : Diplôme de Licence en Archéologie (section : Préhistoire), Université Paris 1 Panthéon-Sorbonne.	1995 : DEUG en Histoire des Arts, Université Paris 1 Panthéon-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DIRECTION DE FOUILLES ARCHEOLOGIQUES•	Beisamoun (2007-2016). Site d’habitat du Néolithique précéramique (Haute vallée du Jourdain, Israël). Co-direction avec Dr. H. Khalaily (Israel Antiquities Authority)•	Eynan-Mallaha (2022-). Site d’habitat Natoufien (Galilée). Co-direction avec Dr. L. Weissbrod (Israel Antiquities Authority)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shared Harvest: Wheat, Death, And Social Bonds In Neolithic Mortuary Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lachlan Kyle-Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Ramsey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Review from Cambridge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Food, Gods &amp; Ancestors, 40 (1), pp.146-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunter-gatherer-builders: 70 years of research at the Natufian hamlet of Eynan-Mallaha (upper Jordan Valley, Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Whitford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42, pp.100618. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2025.100618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes-rendus d’ouvrage. Les graines de l’au-delà, domestiquer les plantes au Proche-Orient de Nissim Amzallag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Emery-Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (2), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.61306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la communauté professionnelle en anthropologie biologique et archéo-anthropologie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.14426. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12sif⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A label-free quantification method for assessing sex from modern and ancient bovine tooth enamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Kotli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morgenstern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Kolska Horwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.18195. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-68603-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Société d’Anthropologie de Paris in action to address the impact of the Covid-19 epidemic on the bioanthropologists’ community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.11940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations on the mechanisms of integration of the dead in the early sedentary societies of the Near East (Natufian, 15-11.6 ka cal BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la frontière entre vivants et morts par l’archéo-anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmamuthé Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Subsistence and Foodways Transition during the Neolithization Process. Glimpses from a Contextualized Dental Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, J. Vieugué and N. Mazzucco: Dietary Practices of the First Mediterranean Farmers: Producing, Storing, Preparing and Consuming Foodstuffs in the Neolithic Period, 19 (1-2), pp.23-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have the ancestors become too much to bear? Emergence of cremation 9000 years ago in the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TheScienceBreaker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 07, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25250/thescbr.brk519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03442007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Early Childhood Stress on Mortality under Neolithization in the Levant: New Perspectives on Health Disparities in the Transition to Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron J Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03442003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-isotope evidence of population aggregation in the Natufian and scant migration during the early Neolithic of the Southern Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Millard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J Ibáñez-Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Nowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.11857. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-90795-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03441995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual inventories and field note templates for contextualised recording of human remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proche Orient : La crémation est apparue il y a 9000 ans !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’une mort annoncée ? Quand la Loi de programmation de la recherche sonne le glas de la recherche publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejma Goutas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.10216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of corpse cremation during the Pre-Pottery Neolithic of the Southern Levant: A multidisciplinary study of a pyre-pit burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlene Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0235386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03020126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête à Mallaha. Comment tout a commencé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tails of animism: a joint burial of humans and foxes in Pre-Pottery Neolithic Motza, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagar Reshef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Vardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2019.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the session 85 ‟Tracking the Neolithization Processes on Both Sides of the Sinai: a bridge between the Near East and North-eastern Africaˮ. 25th annual meeting of the European Association of Archaeologists in Bern (4-8th September 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Kapustka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEO-LITHICS: The Newsletter of Southwest Asian Neolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Trobe University’s 2016 Season of Field Sampling and Archaeological Excavation at the Site of Wadi Hammeh 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip C. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J. Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Prossor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ḥawliyyaẗ dāʹiraẗ al-āṯār al-’āmmaẗ = Annual of the Department of Antiquities of Jordan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.273-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of human burials from Raqefet Cave and contemporaneous Natufian traditions at Mount Carmel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omry Barzilai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Rebollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuven Yeshurun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (359), pp.1137-1154. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic insights into the origin of farming in the ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosif Lazaridis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Rollefson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Merrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadin Rohland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 536 (7617), pp.419-424. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature19310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Headless but still eloquent! Acephalous skeletons as witnesses of Pre-Pottery Neolithic North-South Levant connections and disconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergul Kodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabel Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.33-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianir Milevski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Molist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connections and Disconnections in the Late Prehistory and Protohistory of the Levant: Discussion and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Molist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ianir Milevski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2), pp.203-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natufian collective burial practice and cranial pigmentation: A reconstruction from Azraq 18 (Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Garrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.693-702. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewed Excavations at Beisamoun: Investigating the 7th Millennium cal. BC of the Southern Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Bar-Yosef Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Biton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.5-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et gestion de l'espace funéraire en contexte de sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XI, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et gestion de l’espace funéraire en contexte de sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la mort, avant l’oubli. Les crânes surmodelés du Levant sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest floral grave lining from 13,700–11,700-y-old Natufian burials at Raqefet Cave, Mt. Carmel, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avinoam Danin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Power</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlene Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (29), pp.11774-11778. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1302277110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chryssanthaki-Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Morizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, X, pp.179-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes du Kébarien géométrique de Neve David, Mont Carmel (Israël)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arensburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kaufman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ronen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (1-2), pp.38-51. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-010-0032-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVULSIONS DENTAIRES ET IDENTITé REGIONALE CHEZ LES NATOUFIENS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tüba-ar = Türkiye Bilimler Akademisi Arkeoloji dergisi = Turkish Academy of Sciences journal of archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.261-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Late Neolithic Equid Offering from the Mortuary-Cult Site of Ramat Saharonim in the Central Negev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liora Kolska Horwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41, pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la récurrence à la norme: interpréter les pratiques funéraires en préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-G Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (3-4), pp.157-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Happened in the Final Natufian?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.131-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mission Beisamoun : sur les traces des premiers paysans de la vallée du Jourdain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hors-série 2, pp.135-141. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la récurrence à la norme: interpréter les pratiques funéraires en préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-G. Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (3-4), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-010-0017-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crânes surmodelés de Beisamoun (Néolithique précéramique, Israël).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX, pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Chryssanthaki-Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Morizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX, pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crâne modifié et surmodelé de Faïd Douar II (Capsien, Algérie) Masque, trophée ou rite funéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, IX, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crânes surmodelés de Beisamoun (Néolithique précéramique, Israël)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 9, pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Raqefet Cave 2008 Excavation Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cabellos Panades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.21-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crâne modifié et surmodelé de Faïd Souar II (Capsien, Algérie) Masque, trophée ou rite funéraire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Aoudia-Chouakri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boquentin Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Morizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, VIII, pp.161-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Natufian at Raqefet Cave: The 2006 Excavation Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dani Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tsatskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Rosenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38, pp.59-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Ain Mallaha (Eynan) de 2003 à 2005: Quatrième rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Kaltnecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37, pp.135-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Motza in the Judean Hills and the Early Pre-Pottery Neolithic B in the Southern Levant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofer Bar-Yosef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omry Barzilai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Boaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.5-37. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2007.5218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations at Ramat Saharonim: A Desert Neolithic Sacred Precinct in the Central Negev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoav Avni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Porat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Schools of Oriental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 346, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewed excavation on the PPNB site of Beisamoun, Hula Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omry Barzilai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Dosseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEO-LITHICS: The Newsletter of Southwest Asian Neolithic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche anthropologique de la transition Épipaléolithique-Néolithique au Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de recherche français à Jérusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrasion dentaire et travail spécialisé dans la population natoufienne de Mallaha (Israël)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.351-357. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2005.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burials of Raqefet Cave in the Context of the Late Natufian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lengyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35, pp.271-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépulture natoufiennes de Mallaha et d'autres sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, IV, pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Natufian remains: evidence for physical conflict from Mt. Carmel, Israel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofer Bar-Yosef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (1-2), pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de Mallaha en 2000 et 2001: 3ème rapport préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34, pp.49-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sépultures natoufiennes de Mallaha et d’autres sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la prédation à la production. L'apport des fouilles de Mallaha (Eynan) 1996-2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre de recherche français à Jérusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, pp.17-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population natoufienne de Mallaha (Eynan, Israël) : dénombrement, âge au décès et recrutement funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (1), pp.89-106. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/paleo.2001.4722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population natoufienne de Mallaha (Eynan, Israël) : Dénombrement, âge au décès et recrutement funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (1), pp.89-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00453870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Natoufien Final et les Nouvelles Fouilles a Mallaha (Eynan), Israel 1996-1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Israel prehistoric society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 28, pp.105-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations of mobility in the context of sedentarization: The Natufian case (13,000-9,800 cal BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecœur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1851èmes journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15hhd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l’archéologie française en Israël : les papiers du Centre de recherche français à Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bessenay-Prolonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Montagne-Bôrras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Archivarcheo25 : Les archives de l'archéologie française à l'étranger : quelles collaborations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École française d’Athènes; Association des Archivistes Français; Consortium MasaPlus, Nov 2025, Lyon, France. https://archivarcheo25.sciencesconf.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The funeral sequence as a compass for time and place in a changing world: long-term trends in Natufian and Neolithic mortuary customs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Neolithic Congress. The Neolithic of Southern Levant in its Wider Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Belfer-Cohen &amp; N. Goring-Morris, Nov 2024, Sanliurfa, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instability in an early sedentary context: the contribution of bioanthropology to the explication of Natufian society (Near East, 13000-9800 BCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Becdelievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EAA Annual Meeting. Biological Anthropology Insights into Behavioral and Cultural Changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Crevecoeur, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why another expedition to excavate Eynan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Israel Prehistoric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Natufian Architecture at Eynan-Mallaha. New Perspectives from Building Archaeology and 3D-GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Fourchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Constructions – Bringing together Archaeologists and Architects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hadas Goldgeier and Leore Grosman, Feb 2023, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la frontière entre vivants et morts par l’archéo-anthropologie : réflexions introductives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmamuthé Goudiaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. https://journals.openedition.org/bmsap/6956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting identity: a reasonable challenge for prehistorians? The case of archaeoanthropology and the Natufian context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris-Cambridge Seminar in Archaeology-Cambridge Seminar in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuelle Honoré (UMR 7041 et MSC fellow Cambridge), Nov 2017, Mc Donald Institute for Archaeological Research, Université de Cambridge. Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03198962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et terminologie analytique en archéo-anthropologie : une première réflexion à partir du travail pionnier de Jean Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louiza Aoudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Maines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1842e réunion scientifique de la Société d’Anthropologie de Paris, 24-26 Janvier 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. pp.S12, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13219-016-0174-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02552497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">62 ans d’archéologie au CRFJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Conférences nocturnes au CRFJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture in Nouvelles recherches sur le site Natoufien de Mallaha (Eynan) en Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Dosseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Epipaléolithique et Mésolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Panthéon Sorbonne - Paris 1, May 2001, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seventy Years of Scientific Exploration at Eynan-Mallaha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beisamoun: The earliest Cremation in the Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fascinating Double Successive Burial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeothanatology: from Bones to Behaviours and Beliefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casting Connections. The making of Prehistoric Burial Archeaology in the Southern Levant 1925-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la maison durable chez les primo-sédentaires du Proche-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Caron-Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIMENSCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Life Stress and Adult Mortality Patterns During Natufian Economic Intensification: The Linear Enamel Hypoplasia Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Jonas Stutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Association of Physical Anthropologists 85th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete traits, inbreeding and family burials during the Natufian: an overview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Murail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on the Archaeology on the Ancient Near East: Human remains in the ancient Near East: Advances, problems and potential</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique du Moyen-Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Kolebka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Amir-Moezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Arènes - L'Histoire, 189 p., 2025, 979-10-375-1443-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. , 2023, A l'œil nu, Anne Rose de Fontainieu, 978-2-271-14776-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance de la propriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun : Les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.206-209, 2023, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.57563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancêtres millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabri Giroud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Palestine en 50 portraits. De la préhistoire à nos jours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.21-26, 2023, 978-2-36013-674-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sépulture aux ancêtres : identifier l’invisible, reconstruire les dynamiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire. Nouvelles frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, pp.203-209, 2023, 9782735129874. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.56145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the formal analysis of funerary practices? Archaeothanatology as a reflexive tool for considering the role of the dead amongst the living: a Natufian case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge Handbooks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Archaeothanatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.159-177, 2022, 9781138492424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03381422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with the Dead at Beisamoun During the Middle PPNB: Revisiting Lechevallier’s Field Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ex-oriente. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dealing with the Dead: Studies on Burial Practices in the Pre-Pottery Neolithic Levant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23, , pp.197-213, 2022, Studies in Early Near Eastern Production, Subsistence and Environment, 978-3-944178-20-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Two Worlds: The PPNB–PPNC Transition in the Central Levant as Seen Through Discoveries at Beisamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Boaretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heeli C. Schechter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamoudi Khalaily; Amit Re'em; Jacob Vardi; Ianir Milevski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mega Project at Motza (Moẓa): The Neolithic and Later Occupations up to the 20th Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplementary Volume, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Israel Antiquities Authority</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-199, 2020, New Studies in the Archaeology of Jerusalem and Its Region, 978-965-406-715-7. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1b9f5bh.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des crânes au cours de la néolithisation du Levant sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Les belles Lettres/IFPO, pp.26, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Épipaléolithique: une lente marche vers la sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Les Belles Lettres/IFPO, pp.14-17, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation du Levant au 7ème millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Les Belles Lettres/IFPO, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the Final PPNB/PPNC in the Southern Levant: Insights from the Chipped Stone Industries of Beisamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Borrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Francisco Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Astruc; Carole McCartney; François Briois; Vasiliki Kassianidou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Eastern Lithic Technologies on the Move: Interactions and Contexts in Neolithic Traditions : 8th International Conference on PPN Chipped and Ground Stone Industries of the Near East, Nicosia, November 23rd-27th 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, pp.381-400, 2019, Studies in Mediterranean Archaeology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03021843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédentarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert Piette; J.-M. Salanskis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Nanterre, pp.503-510, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan (Ain Mallaha)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamudi Khalaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bridault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enzel, Y. and Bar-Yosef, O. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary of the Levant. Environments, climate change, and humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.295-302, 2017, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781316106754.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01852519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hunter-gatherers to farmer-herders. Exhibition panel displayed at Eynan-Mallaha archaeological site from June 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan spring/Aïn Mallaha: A common thread linking the past and the present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha: an exceptional window into our past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamoudi Khalaily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lady Sapiens : les femmes préhistoriques, d'un stéréotype à l'autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darmangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Henry-Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation : un objet d’étude privilégié des sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du terrain au laboratoire - Stratégies analytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biorestes (ossements humains et animaux, restes botaniques, etc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niccolo Mazzucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lepetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël). Sur les traces des premiers bâtisseurs. Rapport d’activité 2025 et opérations à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israel). In the footsteps of the first builders. Report of 2023’ Field Season. With the participation of Aldaia Aierbe J, Arranz Otaegi A., De Becdelièvre C., Belfer Cohen A., , Friesem D., Caron Laviolette E., Davin L ., Edeltin L., Fourchet N., Heccan L., Liran R., Marder O., Ramsey M ., Sharon K., Torterat G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Israel Antiquities Authority. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël) : Sur les traces des premiers bâtisseurs. Rapport d’activité 2024 et opérations à venir. Projet quadriennal 2023-2026. Avec la participation de Enora Antoine, Aurélia Borvon, Elisa Caron Laviolette, Camille de Becdelièvre, Lotan Edeltin, Niels Fourchet, Ofer Marder, Aurélie Montagne-Borras, Keren Sharon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère des Affaires Etrangères (France). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha (Israël). Sur les traces des premiers bâtisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Aldaia Aierbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaia Arranz Otaegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Natufian’ hamlet of Eynan-Mallaha - Report Season 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Israel Antiquities Authority. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eynan-Mallaha, sur les traces des premiers bâtisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Weissbrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille De Becdelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires, paramètres biologiques et identités culturelles au Natoufien : une analyse archéo-anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Bordeaux 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003BOR12769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01997088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming sedentary. When the hamlet of Eynan-Mallaha bears witness to the changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rambaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graves in Context: Field Anthropology and the Investigation of interstratified Floors and Burials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cabellos Panades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samuelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19, Berghahn Books, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sépultures depuis 120 000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire. Les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101, pp.114-119, 2023, Préhistoire : au commencement des sociétés humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mille et un chemins vers un autre monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.50-51, 2023, La mort en face</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre vivants et morts : regards croisés sur une frontière relative et fluctuante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bocquentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Buquet-Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemmamuthé Goudiaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Kacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Schotsmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34 (1), 2022, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bmsap.9373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lady Sapiens », les femmes préhistoriques d’un stéréotype à l’autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boquentin Fanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darmangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E12B96FD"/>
+    <w:nsid w:val="B2116A51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="222DFE3B"/>
+    <w:nsid w:val="F581BE07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-bocquentin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0236-5081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077192338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oskar-bordeaux.fr/handle/20.500.12278/25291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266530v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Kyle-Robinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ramsey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151407v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Fourchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Whitford" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2025.100618" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543759v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.61306" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kotli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgenstern" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoudi Khalaily" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68603-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9548" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmamuth&#233; Goudiaby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9878" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25250/thescbr.brk519" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442003v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J Stutz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chamel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Santana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Millard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Ib&#225;&#241;ez-Estevez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Nowell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90795-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022122v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020126v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Berna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlene Rosen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235386" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagar Reshef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Vardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.165" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Kapustka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip C. Edwards" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J. Mcnamara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Prossor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omry Barzilai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Rebollo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Nadel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Yeshurun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.136" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010457v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergul Kodas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Ortiz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01996652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianir Milevski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Molist" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Lazaridis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Rollefson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Merrett" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Rohland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19310" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01996438v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Garrard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014783v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Bar-Yosef Mayer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Biton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinoam Danin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Power" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302277110" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010488v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994749v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276904v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocquentin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264587v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Morizot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leclerc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02011005v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010724v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arensburg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaufman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-010-0032-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DA81B7E06D81524E7588B83144DE52A323F6E3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rosen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868643v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclerc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Pariat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-010-0017-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E98955890611D39485B2F6BB4E31A6C7F34E7D4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010707v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G Pariat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.820" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014163v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Lengyel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cabellos Panades" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Rosenberg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994653v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Aoudia-Chouakri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264017v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263986v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264014v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994736v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tsatskin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquentin Fanny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dosseur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01996987v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalaily" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Bar-Yosef" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boaretto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2007.5218" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014702v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Avni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Porat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010564v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013899v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433383v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sellier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.01.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013879v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013609v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184595v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994809v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010549v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994692v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2001.4722" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543866v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevec&#339;ur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hhd" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543897v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rosner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montagne-B&#244;rras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866624v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866655v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305814v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198962v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Aoudia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0174-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225919v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Borrell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543815v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543831v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543822v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305900v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01997110v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jonas Stutz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994774v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295610v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gamon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207108v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.56145" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207096v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57563" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04337234v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946504v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381422v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021867v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993132v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubreuil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeli C. Schechter" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctv1b9f5bh?turn_away=true" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1b9f5bh.9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021975v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021990v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021843v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Gibaja" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022002v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852519v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamudi Khalaily" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316106754.034" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295499v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291728v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295480v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396675v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615845v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543801v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866565v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866544v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305591v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305726v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aldaia Aierbe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arranz Otaegi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305620v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-01997088v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003BOR12769" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05191209v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rambaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218478v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295698v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295724v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682546v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9373" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825011v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-bocquentin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0236-5081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077192338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oskar-bordeaux.fr/handle/20.500.12278/25291" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266530v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Kyle-Robinson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Ramsey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151407v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Fourchet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Davin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Whitford" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2025.100618" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543759v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.61306" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Kotli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgenstern" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoudi Khalaily" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liora Kolska Horwitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-68603-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9548" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Schotsmans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmamuth&#233; Goudiaby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9878" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25250/thescbr.brk519" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442003v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J Stutz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chamel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Anton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Santana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Millard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Ib&#225;&#241;ez-Estevez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Nowell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90795-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022122v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Berna" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlene Rosen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235386" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagar Reshef" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Vardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2019.165" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Kapustka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip C. Edwards" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J. Mcnamara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Prossor" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omry Barzilai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Rebollo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Nadel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Yeshurun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.136" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Lazaridis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Rollefson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Merrett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Rohland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19310" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010457v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ergul Kodas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Ortiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01996652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianir Milevski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Molist" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01996438v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Garrard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.030" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014783v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Bar-Yosef Mayer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Biton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bocquentin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014569v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinoam Danin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Power" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302277110" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264587v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Morizot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leclerc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010724v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arensburg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaufman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-010-0032-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DA81B7E06D81524E7588B83144DE52A323F6E3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02011005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Rosen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010707v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclerc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G Pariat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014803v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014799v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.820" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868643v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Pariat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-010-0017-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E98955890611D39485B2F6BB4E31A6C7F34E7D4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264014v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264017v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Chryssanthaki-Nagle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263986v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994736v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014163v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Lengyel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cabellos Panades" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Rosenberg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994653v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Aoudia-Chouakri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquentin Fanny" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014081v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tsatskin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013710v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Kaltnecker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01996987v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khalaily" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Bar-Yosef" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boaretto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2007.5218" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02014702v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Avni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Porat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737208v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dosseur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010564v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433383v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sellier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.01.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013899v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184595v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013879v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013609v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994809v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02010549v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994692v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2001.4722" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02013541v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Plisson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543866v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevec&#339;ur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Becdelievre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hhd" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543897v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rosner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montagne-B&#244;rras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866624v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866655v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305814v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677350v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198962v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Aoudia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0174-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225919v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Borrell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543815v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543831v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543822v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305900v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01997110v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jonas Stutz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01994774v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443200v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemire" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kolebka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amir-Moezzi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bats" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295610v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gamon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207096v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57563" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04337234v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207108v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.56145" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381422v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946504v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993132v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubreuil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heeli C. Schechter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctv1b9f5bh?turn_away=true" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1b9f5bh.9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021975v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021990v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021867v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021843v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Gibaja" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022002v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01852519v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamudi Khalaily" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316106754.034" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291728v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295480v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295499v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396675v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darmangeat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615845v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543801v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866565v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866544v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305726v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Aldaia Aierbe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arranz Otaegi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille De Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305591v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305620v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-01997088v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003BOR12769" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05191209v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rambaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218478v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295698v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295724v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682546v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9373" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03825011v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>