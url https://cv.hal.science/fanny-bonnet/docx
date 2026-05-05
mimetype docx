--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -106,10407 +106,10407 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuning the microstructure of L-lactide / e-caprolactone chain shuttled copolymers via catalyst selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Special Symposium Advanced Polymers and Nanostructured Materials December 14th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chulalongkorn University, Bangkok, Thaïland, Dec 2025, Bangkok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All-thermoplastic PLLA-based biocomposites by TP-RTM process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Beauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Boussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées GDR MultiPODE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solvant-free one step production of biocomposites with high impact resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Beauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Groningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biopolymères et biocomposites synthétisés par des procédés réactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JEPO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFP, Oct 2025, Villarceaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production of high impact resistance polylactide-based composites by TP-RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurofillers - Polymers Blends 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High impact resistance PLLA-based composites designed by TP-RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MACRO 2024, IUPAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Warwick, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodegradation of chain shuttled CoPolyesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Noon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoebe Lowy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 Master's days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Online, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of biopolymers and biocomposites by reactive processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée annuelle DIM MaTerRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production de composites à matrice polylactide par TP-RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JJC Eco-composites et Composites Bio-sourcés 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Caen (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the Thermal and Mechanical Properties of Chain Shuttled Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoebe Lowy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32th Colloquy on Organometallic Chemistry for Catalysis, Bayreuth University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bayreuth, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benzoxazine derived ligands for Chain Shuttling Polymerization catalysts: Straightforward access to polylactide multiblock copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choltirosn Sutapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Symposium on Polybenzoxazines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Bangkok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ring-opening polymerization of L-lactide with phosphorus-containing compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Roncucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabya Gaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FRPM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuning the microstructure of polylactide block copolymers obtained by chain shuttling copolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zinck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Meeting 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bratislava, Slovakia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amino(bis)phenolate-supported aluminium catalysts for the ring-opening copolymerization of cyclic esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zinck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNOEJC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Villeneuve-d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High impact resistance PLLA-based composites designed by TP-RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GFP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composites à matrice copolymère à base de PLLA produits par TP-RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymères et Composites 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copolymerization of L-lactide with phosphonate derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Roncucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabya Gaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MIPOL 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ring-opening copolymerization of l-lactide with phosphorus containing monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Roncucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjörg Gützmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polylactide-based copolymer matrix composites produced by Thermoplastic resin Transfer Molding (TP-RTM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APME 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composites à matrice copolymère à base de PLLA produits par TP-RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées nationales des composites 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminobisphenolate supported aluminum catalysts for the ring-opening copolymerization of cyclic esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zinck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50e JEPO (Journées d’Etudes des Polymères)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Le Val-Joly, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production de nouveaux composites à matrice poly(L-lactide-co-ε-caprolactone) par TP-RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Internationale Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unprecedented polylactide-based copolymer matrix composites by Resin Transfer Molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lactide-Lactone Chain Shuttling Copolymerization Mediated by Aluminum-based complexes : access to new multiblock copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel family of polylactide-based copolymer matrix composites by RTM process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BPC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lactide-Lactone Chain Shuttling Copolymerization Mediated by Aluminum-based complexes : access to new multiblock copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BPC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composites inédits à matrice copolymère à base de polylactide produits par procédé RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée GFP Nord « Procédés innovants »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lactide Lactone Chain Shuttling Copolymerization Mediated by an Aminobisphenolate Supported Aluminum Complex and Al(OiPr)3 : Access to New Polylactide Based Block Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choltirosn Sutapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th International Electronic Conference on Synthetic Organic Chemistry (ECSOC26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Online, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unprecedented Lactide-Lactone Chain Shuttling Copolymerization Mediated by Aluminum Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choltirosn Sutapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50ème colloque du Groupe Français d’Etudes et d’Applications des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composites à matrices biodégradables par procédé RTM (Resin Transfer Molding)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GFP National (50 ans, Lyon, webconference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RECENT ADVANCES IN THE SYNTHESIS OF POLY(LACTIC ACID) BY REACTIVE EXTRUSION PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GFP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One-step synthesis of macrocyclic polylactide via reactive extrusion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avancées récentes en matière de polymères biosourcés: le cas du polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Chimie, ENSCP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement de composites fibres de verre/Polylactide par procédé RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Jeunes Polyméristes du Nord, JPN04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de composites à matrice polylactide par procédé RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées UGéPE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of cyclic or linear polymer using the same catalyst: a case study of the polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Milan Polymer Days 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyclic vs linear polylactide : straightforward access using a single catalyst and studies of their resulting properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bordeaux Polymer Conference, BPC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de composites biosourcés par procédé RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNOEJC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de composites à matrice polylactide par procédé RTM (Resin Transfer Molding)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GFP National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux complexes organométalliques monocyclopentadiényles de lanthanides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrafia Hafid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Visseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Barbier-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmediterranean Symposium on Organometallic Chemistry and Homogeneous Catalysis (RENACOM 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexes hémimétallocéniques de lanthanides early</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrafia Hafid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Visseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Barbier-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RNCMD2, Beni-Mellal (Maroc), mai 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Beni-Mellal, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing recyclable bio- and CO2-sourced synergetic dynamic matrices via precise control of curing and properties for natural fiber composites within industrially relevant resin transfer molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Seychal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Perli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Chemical Engineering Journal, 511, pp.161506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2025.161506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(L‐Lactide‐co‐ε‐Caprolactone)/glass Fiber Composites: Toward Improved Mechanical Properties of Polylactide‐Based Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Polymer Composites, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pc.70652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One step production from the monomer of poly(L-lactide)/flax biocomposites by thermoplastic resin transfer molding: mechanical properties and aging.</w:t>
+                <w:t xml:space="preserve">Tuning the thermal properties of l-lactide/ε-caprolactone chain shuttled copolymers via catalyst selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Xavier Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Perchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pc.28710⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Polymer Chemistry, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4py00671b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636149v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the thermal properties of l-lactide/ε-caprolactone chain shuttled copolymers via catalyst selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mosca</w:t>
+                <w:t xml:space="preserve">One step production from the monomer of poly(L-lactide)/flax biocomposites by thermoplastic resin transfer molding: mechanical properties and aging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Beauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4py00671b⟩</w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Polymer Composites, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.28710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708629v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coumarin-DPPO a new bio-based phosphorus additive for poly(lactic acid): Processing and flame retardant application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Roncucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sithiprumnea Dul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiuke Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gooneie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Polymer Degradation and Stability, pp.110737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances on reactive extrusion of Poly(lactic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Roncucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabyasachi Gaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, European Polymer Journal, 184, pp.111727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of additive manufacturing on reaction to fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poutch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Journal of Fire Sciences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/07349041231158990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly( l -lactide- co -ε-caprolactone) Matrix Composites Produced in One Step by In Situ Polymerization in TP-RTM</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ferrocene/ferrocenium Redox shuttling: peroxide decomposition catalysis applied to vinyl monomers polymerization under suspension conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Zouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel M. Berthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Stasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Colemonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.2c01056⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 260, pp.125368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799973v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrocene/ferrocenium Redox shuttling: peroxide decomposition catalysis applied to vinyl monomers polymerization under suspension conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Poly( l -lactide- co -ε-caprolactone) Matrix Composites Produced in One Step by In Situ Polymerization in TP-RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125368⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (10), pp.6797-6802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.2c01056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794358v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoplastic matrix-based composites produced by resin transfer molding: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Polymer Composites, 43 (5), pp.2485-2506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pc.26575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A one pot one step combined radical and ring-opening route for the dual functionalization of starch in aqueous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wiatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Saint-Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélina David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Carbohydrate Polymers, pp.117399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactide Lactone Chain Shuttling Copolymerization Mediated by an Aminobisphenolate Supported Aluminum Complex and Al(OiPr)3: Access to New Polylactide Based Block Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choltirosn Sutapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Journal of the American Chemical Society, 143 (50), pp.21206-21210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.1c09744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative studies of thermal and mechanical properties of macrocyclic versus linear polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 78 (7), pp.3763-3783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00289-020-03290-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927322v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Hybrid Poly(L-lactic acid) from titanium oxo-cluster via reactive extrusion polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rozes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, European Polymer Journal, 122, pp.109238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.109238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalizing the Reactivity of Mixed Allyl Rare-Earth Borohydride Complexes with DFT Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jashvini Jothieswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/catal10080820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of Glass Fabric/Poly(L-lactide) Composites by Thermoplastic Resin Transfer Molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), pp.339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym11020339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization and mechanical properties of dextrin-graft-poly(butyl acrylate-co-styrene) copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélina David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wiatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Saint-Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Express Polymer Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, eXpress Polymer Letters, 13 (3), pp.235-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2019.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of starch by graft copolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wiatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Saint-Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Favrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch/Stärke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Starch Bioengineering, 70 (1-2), pp.1600351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/star.201600351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chimie en Région Hauts-de-France : Chimie de la biomasse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Nardello-Rataj</w:t>
+                <w:t xml:space="preserve">Chimie des matériaux et énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Follet-Houttemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 40-45 ; http://www.lactualitechimique.org/Capteurs-et-suivi-sur-site-de-la-pollution-des-eaux</w:t>
+              <w:t xml:space="preserve">, 2017, 420, pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03834062v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des matériaux et énergie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudine Follet-Houttemane</w:t>
+                <w:t xml:space="preserve">La chimie en Région Hauts-de-France : Chimie de la biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Kovensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Lebeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Len</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monflier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Nardello-Rataj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 420, pp.29-38</w:t>
+              <w:t xml:space="preserve">, 2017, 40-45 ; http://www.lactualitechimique.org/Capteurs-et-suivi-sur-site-de-la-pollution-des-eaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03077747v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Rare Earth Complexes Bearing Allyl Ligands and Their Reactivity towards Conjugated Dienes and Styrene Polymerization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Isoprene chain shuttling polymerisation between cis and trans regulating catalysts: straightforward access to a new material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yupin Phuphuak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Visseaux</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal7120378⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (38), pp.5330-5333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CC01016H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174456v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoprene chain shuttling polymerisation between cis and trans regulating catalysts: straightforward access to a new material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Recent Advances in Rare Earth Complexes Bearing Allyl Ligands and Their Reactivity towards Conjugated Dienes and Styrene Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jashvini Jothieswaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zinck</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CC01016H⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Catalysts, 7 (12), pp.378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal7120378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246808v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic versus linear polylactide: Straightforward access using a single catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Journal of Polymer Science Part A: Polymer Chemistry, 55, pp.3175-3179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pola.28699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Allyl Rare-Earth Borohydride Complexes: Synthesis, Structure, and Application in (Co-)Polymerization Catalysis of Cyclic Esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jashvini Jothieswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (62), pp.15644-15654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201702902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Allyl–Borohydride Lanthanide Complexes: Synthesis of Ln(BH 4 ) 2 (C 3 H 5 )(THF) 3 (Ln = Nd, Sm), Characterization, and Reactivity toward Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (4), pp.456-461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoprene polymerization mediated by vanadium-[ONNO] complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">β-Diketiminate-supported magnesium alkyl: synthesis, structure and application as co-catalyst for polymerizations mediated by a lanthanum half-sandwich complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Visseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6DT02288J⟩</w:t>
+              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (1), pp.26-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aoc.3395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929124v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Diketiminate-supported magnesium alkyl: synthesis, structure and application as co-catalyst for polymerizations mediated by a lanthanum half-sandwich complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Isoprene polymerization mediated by vanadium-[ONNO] complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yupin Phuphuak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vendier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aoc.3395⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (30), pp.12069-12077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6DT02288J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02263712v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous cyclo-polymerisation ofl-lactide by reactive extrusion using atoxic metal-based catalysts: easy access to well-defined polylactide macrocycles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bis(phenolate)amine-supported lanthanide borohydride complexes for styrene and trans-1,4-isoprene (co-)polymerisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellen Dyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Kinani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carin Dietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4RA16634E⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (27), pp.12312-12325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5DT00252D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719574v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis(phenolate)amine-supported lanthanide borohydride complexes for styrene and trans-1,4-isoprene (co-)polymerisations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Continuous cyclo-polymerisation ofl-lactide by reactive extrusion using atoxic metal-based catalysts: easy access to well-defined polylactide macrocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5DT00252D⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (40), pp.31303--31310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA16634E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268880v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoprene-Styrene Chain Shuttling Copolymerization Mediated by a Lanthanide Half-Sandwich Complex and a Lanthanidocene: Straightforward Access to a New Type of Thermoplastic Elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (18), pp.4638-4641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201311057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-stereospecific polymerization of butadiene and random copolymerization with styrene using borohydrido neodymium/magnesium dialkyl catalysts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Uranium(iv) amido-borohydrides as highly active diene polymerisation catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Mansell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Visseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polly Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.09.019⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (25), pp.9033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt50131k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950265v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium(iv) amido-borohydrides as highly active diene polymerisation catalysts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Trans-stereospecific polymerization of butadiene and random copolymerization with styrene using borohydrido neodymium/magnesium dialkyl catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3dt50131k⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (12), pp.4130-4140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044028v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the catalytic properties of rare earth borohydrides for the polymerisation of isoprene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Dalton Transactions, 42 (3), pp.790-801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2dt31624b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Insights of the Initiation Process of the Ring-Opening Polymerization of epsilon-Caprolactone by Divalent Sm(BH4)2THF2 with DFT: Concerted or Oxidative Reaction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Iftner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (17), pp.4482-4485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/om200512g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borohydride complexes of rare earths, and their applications in various organic transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Coordination Chemistry Reviews, 255 (3-4), pp.374-420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ccr.2010.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and structure of divalent thulium borohydrides and their application in epsilon-caprolactone polymerisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Momin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Takats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.12203-12205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of samarium(II) borohydrides and their behaviour as initiators in styrene and epsilon-caprolactone polymerisation (pub)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jaroschik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39, pp.6761-6766. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c001795g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible coordinative chain transfer polymerization of styrene by rare earth borohydrides, chlorides/dialkylmagnesium systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Violante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (4), pp.802-814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pola.23828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented dual behaviour of a half-sandwich scandium-based initiator for both highly selective isoprene and styrene polymerisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina da Costa Violante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b903403j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural diversity in the borohydrido lanthanides series: first isolation and X Ray crystal structure of ionic [Sm(BH4)2(THF)5]+[Cp*'Sm(BH4)3]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrafia Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Barbier-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek M Kubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10, pp.690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.inoche.2007.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00265075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly trans-stereospecific Isoprene Polymerization by Neodymium Borohydrido Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Barbier-Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 38, pp.3162-3169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma047615r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00106202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copolymerization of Isoprene with Nonconjugated, alpha, omega-Dienes Using a Single Component Samarocene Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Barbier-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dormond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 35, pp.1143-1145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma011437+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109543v1</w:t>
-              </w:r>
-[...4873 lines deleted...]
-                <w:t xml:space="preserve">hal-00108201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10524,103 +10524,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-thermoplastic PLLA-based biocomposites by TP-RTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Boussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPF 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Groningen, Netherlands</w:t>
@@ -10649,103 +10649,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidencing chain shuttling polymerization by NMR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Perchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Pelinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th Colloquy on Organometallic Chemistry for Catalysis, Bayreuth University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bayreuth, Germany</w:t>
@@ -10787,90 +10787,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino(bis)phenolate supported Aluminum catalysts for the ring-opening (co)polymerization of lactide and lactones : Toward chain shuttling copolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrin Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Pelinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th Colloquy on Organometallic Chemistry for Catalysis, Bayreuth University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bayreuth, Germany</w:t>
@@ -10899,103 +10899,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the microstructure of polylactide block copolymers obtained by chain shuttling copolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Pelinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Ionic Polymerization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Mayence, Germany</w:t>
@@ -11024,103 +11024,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Selective Hydrolysis and Alcoholysis of chain shuttled CoPolyesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Noon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoebe Lowy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Pelinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th Colloquy on Organometallic Chemistry for Catalysis, Bayreuth University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bayreuth, Germany</w:t>
@@ -11143,359 +11143,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel bio-based phosphorus flame retardant for poly(lactic acid)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Flame retardation of poly(lactic acid) with a novel bio-based phosphorus additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabya Gaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Roncucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sithprumnea Dul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials (FRPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t>
+              <w:t xml:space="preserve">38th International Conference of the Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint Gallen, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453785v1</w:t>
+                <w:t xml:space="preserve">hal-04453802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardation of poly(lactic acid) with a novel bio-based phosphorus additive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Novel bio-based phosphorus flame retardant for poly(lactic acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Roncucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sithprumnea Dul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjörg Grützmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Conference of the Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint Gallen, Switzerland</w:t>
+              <w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials (FRPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453802v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of PLA fire properties with autopolymerizable additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Roncucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansjörg Grützmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRPM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t>
@@ -11524,103 +11524,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polylactide-based copolymer matrix composites produced by Thermoplastic Resin Transfer Molding (TP-RTM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PolyK 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Terni, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11645,103 +11645,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame Retarded PLA Using Cross-linked Additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Roncucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabya Gaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
@@ -11770,103 +11770,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented Lactide-Lactone Chain Shuttling Copolymerization Mediated by Aluminum-based complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Villeneuve d'Ascq, France</w:t>
@@ -11895,90 +11895,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactide Lactone Chain Shuttling Copolymerization Mediated by an Aminobisphenolate Supported Aluminum Complex and Al(OiPr)3 : Access to New Polylactide Based Block Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choltirosn Sutapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Favrelle-Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12020,103 +12020,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(L-lactide-co-ε-caprolactone)-based composites manufactured by Thermoplastic Resin Transfer Molding (TP-RTM): structural and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Campos</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BPC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12135,355 +12135,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retarded PLA produced by addition of triggered additives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Continuous cyclo-polymerisation of L-lactide by reactive extrusion using atoxic metal-based catalysts: easy access to well-defined polylactide macrocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée GFP Nord sur les procédés innovants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852668v1</w:t>
+                <w:t xml:space="preserve">hal-03711290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous cyclo-polymerisation of L-lactide by reactive extrusion using atoxic metal-based catalysts: easy access to well-defined polylactide macrocycles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Flame retarded PLA produced by addition of triggered additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Roncucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabyasachi Gaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GFP Nord sur les procédés innovants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711290v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis of phosphorus monomers for reactive extrusion of PLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Roncucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Levalois-Grützmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansjörg Grützmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials (FRPM21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Budapest, Hungary</w:t>
@@ -12512,103 +12512,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame Retardation of PLA via Reactive Extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Roncucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabya Gaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milan Polymer Days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Milan (On line), Italy</w:t>
@@ -12637,103 +12637,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of polylactide matrix composites by resin transfer molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIPOL 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, webconference (Milan), Italy</w:t>
@@ -12762,103 +12762,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of polylactide matrix composites by Resin Transfer Molding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12883,103 +12883,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations structurale et thermomécanique de dérivés d'amidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélina David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wiatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Saint-Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t>
@@ -13040,51 +13040,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in bio-sourced polymers: A case of study of polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13160,64 +13160,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Champouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Organometallic Chemistry IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.382-448, 2021, 978-0-323-91350-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13283,64 +13283,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des polyesters biosourcés et recyclables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13358,90 +13358,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie durable à l’UCCS : fonctionnalisation et polymérisation de produits issus du végétal par catalyse homogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13508,103 +13508,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résine thermoplastique comprenant une matière amylacée greffée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Saint-Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wiatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3078974. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -13626,103 +13626,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de polymérisation radicalaire en suspension aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lasuye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Stasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3038317. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -13913,51 +13913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05048736v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Seychal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miranda Campos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grignard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161506" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05376114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.70652" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Beauvois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28710" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04708629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mosca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perchery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00671b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04504031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Roncucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Auge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithiprumnea Dul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuke Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gooneie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110737" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03969608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Gaan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111727" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04047528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naz&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poutch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041231158990" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c01056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03794358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Zouhri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M. Berth&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Stasik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Colemonts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125368" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03607759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.26575" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meimoun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wiatz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint-Loup" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parcq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lina David" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117399" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03474097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choltirosn Sutapin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Huret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c09744" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927322v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Louisy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-020-03290-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02359230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rozes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109238" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jashvini Jothieswaran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10080820" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02088902v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samyn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11020339" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02328011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2019.20" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779872v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201600351" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03834062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Kovensky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lebeuf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03077747v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bouchart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Follet-Houttemane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02174456v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Visseaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7120378" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03246808v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupin Phuphuak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC01016H" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03385162v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28699" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843431v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702902" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Terrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Jones" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00877" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929124v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT02288J" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263712v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Georges" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.3395" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60X9V89D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719574v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stoffelbach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA16634E" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Dyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Kinani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carin Dietz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT00252D" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03379754v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Valente" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mortreux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201311057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N20W3L11-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950265v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ventura" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.09.019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044028v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mansell" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Arnold" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50131k" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042930v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Semlali" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31624b" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694171v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iftner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nief" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200512g" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2010.09.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695041v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Momin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Takats" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaroschik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001795g" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-78NH5WQQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269380v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Violante" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23828" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CB6E937D5014C976D4E7C4CCDD5FF9C3173B79E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817462v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina da Costa Violante" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903403j" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/579A8A17E2A0D82F13D5F5EFDC1C3559DD30F6D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265075v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafia Hafid" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Barbier-Baudry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek M Kubicki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2007.03.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX927STR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106202v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Pereira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma047615r" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109543v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dormond" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma011437+" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509095v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Pelinski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05128754v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dutailly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05128725v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boussu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salaun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05325542v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04922610v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04633854v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04777314v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Noon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Lowy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05325553v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04633851v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04788498v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04777413v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412716v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabya Gaan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412695v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412643v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412677v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412489v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412440v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453795v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg G&#252;tzmacher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04087213v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04749853v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03846454v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711340v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711328v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711296v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03706204v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03706183v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301849v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160144v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03439495v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180885v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180855v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181698v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181701v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330704v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330712v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330734v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181702v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107318v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108201v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05128736v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04777582v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04777608v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrin Kanso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04788727v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04777365v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453785v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithprumnea Dul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453802v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412539v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412409v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453798v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03706219v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411390v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle-Huret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03706171v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03852668v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Aug&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711290v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453789v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Levalois-Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453800v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02924962v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181706v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330751v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920736v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03476835v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauvois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Champouret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-820206-7.00055-x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03011333v3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555174v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gauvin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618793v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03630695v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lasuye" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509095v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mosca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Pelinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05128725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Beauvois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dutailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boussu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salaun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05128754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miranda Campos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05325542v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04922610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04633854v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04777314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Noon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Lowy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05325553v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04633851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04777413v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04788498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choltirosn Sutapin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Huret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Auge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Roncucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabya Gaan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg G&#252;tzmacher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04087213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04749853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03846454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meimoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03706183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03706204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03439495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Louisy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rozes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stoffelbach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samyn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330734v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafia Hafid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Visseaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Barbier-Baudry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05048736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Seychal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grignard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161506" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05376114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.70652" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04708629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perchery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00671b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636149v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28710" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04504031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithiprumnea Dul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuke Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gooneie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110737" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03969608v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Gaan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111727" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04047528v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naz&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poutch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041231158990" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03794358v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Zouhri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M. Berth&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Stasik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Colemonts" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125368" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c01056" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03607759v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.26575" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017282v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wiatz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint-Loup" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parcq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lina David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117399" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03474097v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c09744" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927322v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-020-03290-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02359230v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109238" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926044v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jashvini Jothieswaran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10080820" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02088902v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11020339" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02328011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2019.20" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779872v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201600351" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03077747v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bouchart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Follet-Houttemane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03834062v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Kovensky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lebeuf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03246808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupin Phuphuak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC01016H" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02174456v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7120378" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03385162v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28699" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843431v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702902" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263711v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Terrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Jones" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00877" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263712v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Georges" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.3395" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60X9V89D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929124v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT02288J" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Dyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Kinani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carin Dietz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT00252D" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719574v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA16634E" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03379754v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Valente" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mortreux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201311057" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N20W3L11-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044028v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mansell" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Arnold" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50131k" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950265v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ventura" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.09.019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042930v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Semlali" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31624b" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694171v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iftner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nief" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200512g" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2010.09.016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Momin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Takats" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509184v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaroschik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001795g" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-78NH5WQQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269380v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Violante" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23828" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CB6E937D5014C976D4E7C4CCDD5FF9C3173B79E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817462v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina da Costa Violante" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903403j" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/579A8A17E2A0D82F13D5F5EFDC1C3559DD30F6D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265075v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek M Kubicki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2007.03.005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX927STR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106202v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Pereira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma047615r" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109543v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dormond" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma011437+" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05128736v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04777582v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04777608v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrin Kanso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04788727v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04777365v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453802v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithprumnea Dul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412539v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412409v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453798v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03706219v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411390v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle-Huret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03706171v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711290v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03852668v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Aug&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453789v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Levalois-Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453800v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02924962v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181706v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330751v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920736v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03476835v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauvois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Champouret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-820206-7.00055-x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03011333v3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555174v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gauvin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618793v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03630695v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lasuye" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>