--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -106,2819 +106,2832 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the microstructure of L-lactide / e-caprolactone chain shuttled copolymers via catalyst selection</w:t>
+                <w:t xml:space="preserve">Thermal Stability and Shrinkage of Melt-Spun Polylactide/Poly(ε-Caprolactone) Immiscible Polymer Blends Filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Zinck</w:t>
+                <w:t xml:space="preserve">Baptiste Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Mosca</w:t>
+                <w:t xml:space="preserve">Jordan Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Boussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Symposium Advanced Polymers and Nanostructured Materials December 14th</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AUTEX 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dresden, Germany. pp.29-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-17254-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509095v1</w:t>
+                <w:t xml:space="preserve">hal-05625966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-thermoplastic PLLA-based biocomposites by TP-RTM process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the microstructure of L-lactide / e-caprolactone chain shuttled copolymers via catalyst selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Dutailly</w:t>
+                <w:t xml:space="preserve">Philippe Zinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Boussu</w:t>
+                <w:t xml:space="preserve">Xavier Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cayla</w:t>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Salaun</w:t>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR MultiPODE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Special Symposium Advanced Polymers and Nanostructured Materials December 14th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chulalongkorn University, Bangkok, Thaïland, Dec 2025, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128725v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvant-free one step production of biocomposites with high impact resistance.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-thermoplastic PLLA-based biocomposites by TP-RTM process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Beauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Dutailly</w:t>
+                <w:t xml:space="preserve">Francois Boussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+                <w:t xml:space="preserve">Aurélie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+                <w:t xml:space="preserve">Fabien Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées GDR MultiPODE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128754v1</w:t>
+                <w:t xml:space="preserve">hal-05128725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolymères et biocomposites synthétisés par des procédés réactifs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solvant-free one step production of biocomposites with high impact resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Beauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEPO 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFP, Oct 2025, Villarceaux, France</w:t>
+              <w:t xml:space="preserve">EPF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325542v1</w:t>
+                <w:t xml:space="preserve">hal-05128754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of high impact resistance polylactide-based composites by TP-RTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers - Polymers Blends 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High impact resistance PLLA-based composites designed by TP-RTM</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biopolymères et biocomposites synthétisés par des procédés réactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACRO 2024, IUPAC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">JEPO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFP, Oct 2025, Villarceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633854v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of chain shuttled CoPolyesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production de composites à matrice polylactide par TP-RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas Noon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Till Bousquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Master's days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Online, Germany</w:t>
+              <w:t xml:space="preserve">JJC Eco-composites et Composites Bio-sourcés 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777314v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of biopolymers and biocomposites by reactive processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploring the Thermal and Mechanical Properties of Chain Shuttled Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoebe Lowy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle DIM MaTerRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">32th Colloquy on Organometallic Chemistry for Catalysis, Bayreuth University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bayreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325553v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de composites à matrice polylactide par TP-RTM</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Benzoxazine derived ligands for Chain Shuttling Polymerization catalysts: Straightforward access to polylactide multiblock copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choltirosn Sutapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JJC Eco-composites et Composites Bio-sourcés 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Polybenzoxazines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633851v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Thermal and Mechanical Properties of Chain Shuttled Copolymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Biodegradation of chain shuttled CoPolyesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Noon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoebe Lowy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th Colloquy on Organometallic Chemistry for Catalysis, Bayreuth University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bayreuth, Germany</w:t>
+              <w:t xml:space="preserve">2024 Master's days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777413v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzoxazine derived ligands for Chain Shuttling Polymerization catalysts: Straightforward access to polylactide multiblock copolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Choltirosn Sutapin</w:t>
+                <w:t xml:space="preserve">High impact resistance PLLA-based composites designed by TP-RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Polybenzoxazines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">MACRO 2024, IUPAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788498v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring-opening polymerization of L-lactide with phosphorus-containing compound</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synthesis of biopolymers and biocomposites by reactive processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRPM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée annuelle DIM MaTerRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412716v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the microstructure of polylactide block copolymers obtained by chain shuttling copolymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Aminobisphenolate supported aluminum catalysts for the ring-opening copolymerization of cyclic esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Till Bousquet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Meeting 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">50e JEPO (Journées d’Etudes des Polymères)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Le Val-Joly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412695v1</w:t>
+                <w:t xml:space="preserve">hal-04749853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino(bis)phenolate-supported aluminium catalysts for the ring-opening copolymerization of cyclic esters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tuning the microstructure of polylactide block copolymers obtained by chain shuttling copolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Till Bousquet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOEJC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Villeneuve-d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Polymer Meeting 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412643v1</w:t>
+                <w:t xml:space="preserve">hal-04412695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High impact resistance PLLA-based composites designed by TP-RTM</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Amino(bis)phenolate-supported aluminium catalysts for the ring-opening copolymerization of cyclic esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">JNOEJC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Villeneuve-d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412677v1</w:t>
+                <w:t xml:space="preserve">hal-04412643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites à matrice copolymère à base de PLLA produits par TP-RTM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ring-opening polymerization of L-lactide with phosphorus-containing compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Roncucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabya Gaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymères et Composites 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">FRPM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412623v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copolymerization of L-lactide with phosphonate derivatives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">High impact resistance PLLA-based composites designed by TP-RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIPOL 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Milan, Italy</w:t>
+              <w:t xml:space="preserve">GFP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412489v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring-opening copolymerization of l-lactide with phosphorus containing monomers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Composites à matrice copolymère à base de PLLA produits par TP-RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t>
+              <w:t xml:space="preserve">Polymères et Composites 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453795v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polylactide-based copolymer matrix composites produced by Thermoplastic resin Transfer Molding (TP-RTM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Campos</w:t>
+                <w:t xml:space="preserve">Copolymerization of L-lactide with phosphonate derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Roncucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Stoclet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabya Gaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APME 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">MIPOL 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087213v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites à matrice copolymère à base de PLLA produits par TP-RTM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ring-opening copolymerization of l-lactide with phosphorus containing monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Roncucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjörg Gützmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales des composites 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412440v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminobisphenolate supported aluminum catalysts for the ring-opening copolymerization of cyclic esters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+                <w:t xml:space="preserve">Polylactide-based copolymer matrix composites produced by Thermoplastic resin Transfer Molding (TP-RTM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Till Bousquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e JEPO (Journées d’Etudes des Polymères)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Le Val-Joly, France</w:t>
+              <w:t xml:space="preserve">APME 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749853v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de nouveaux composites à matrice poly(L-lactide-co-ε-caprolactone) par TP-RTM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Composites à matrice copolymère à base de PLLA produits par TP-RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées nationales des composites 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846454v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented polylactide-based copolymer matrix composites by Resin Transfer Molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPF 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactide-Lactone Chain Shuttling Copolymerization Mediated by Aluminum-based complexes : access to new multiblock copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2950,221 +2963,221 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPF 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel family of polylactide-based copolymer matrix composites by RTM process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Composites inédits à matrice copolymère à base de polylactide produits par procédé RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BPC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée GFP Nord « Procédés innovants »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706183v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactide-Lactone Chain Shuttling Copolymerization Mediated by Aluminum-based complexes : access to new multiblock copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3196,346 +3209,342 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BPC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites inédits à matrice copolymère à base de polylactide produits par procédé RTM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Novel family of polylactide-based copolymer matrix composites by RTM process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GFP Nord « Procédés innovants »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">BPC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711296v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactide Lactone Chain Shuttling Copolymerization Mediated by an Aminobisphenolate Supported Aluminum Complex and Al(OiPr)3 : Access to New Polylactide Based Block Copolymers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production de nouveaux composites à matrice poly(L-lactide-co-ε-caprolactone) par TP-RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Electronic Conference on Synthetic Organic Chemistry (ECSOC26)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Online, Spain</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301849v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented Lactide-Lactone Chain Shuttling Copolymerization Mediated by Aluminum Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choltirosn Sutapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3567,1437 +3576,1562 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème colloque du Groupe Français d’Etudes et d’Applications des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites à matrices biodégradables par procédé RTM (Resin Transfer Molding)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Lactide Lactone Chain Shuttling Copolymerization Mediated by an Aminobisphenolate Supported Aluminum Complex and Al(OiPr)3 : Access to New Polylactide Based Block Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choltirosn Sutapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP National (50 ans, Lyon, webconference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">26th International Electronic Conference on Synthetic Organic Chemistry (ECSOC26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Online, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439495v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECENT ADVANCES IN THE SYNTHESIS OF POLY(LACTIC ACID) BY REACTIVE EXTRUSION PROCESS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Composites à matrices biodégradables par procédé RTM (Resin Transfer Molding)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">GFP National (50 ans, Lyon, webconference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440752v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step synthesis of macrocyclic polylactide via reactive extrusion polymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Développement de composites fibres de verre/Polylactide par procédé RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Polyméristes du Nord, JPN04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180885v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées récentes en matière de polymères biosourcés: le cas du polylactide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">RECENT ADVANCES IN THE SYNTHESIS OF POLY(LACTIC ACID) BY REACTIVE EXTRUSION PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie, ENSCP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">GFP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180855v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de composites fibres de verre/Polylactide par procédé RTM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">One-step synthesis of macrocyclic polylactide via reactive extrusion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Polyméristes du Nord, JPN04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">EPF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181698v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de composites à matrice polylactide par procédé RTM</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Avancées récentes en matière de polymères biosourcés: le cas du polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées UGéPE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journées de Chimie, ENSCP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181701v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of cyclic or linear polymer using the same catalyst: a case study of the polylactide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Synthèse de composites biosourcés par procédé RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milan Polymer Days 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Milan, Italy</w:t>
+              <w:t xml:space="preserve">JNOEJC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330704v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic vs linear polylactide : straightforward access using a single catalyst and studies of their resulting properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Synthèse de composites à matrice polylactide par procédé RTM (Resin Transfer Molding)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Polymer Conference, BPC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GFP National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330712v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de composites biosourcés par procédé RTM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Synthèse de composites à matrice polylactide par procédé RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOEJC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journées UGéPE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181702v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de composites à matrice polylactide par procédé RTM (Resin Transfer Molding)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Synthesis of cyclic or linear polymer using the same catalyst: a case study of the polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP National</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Milan Polymer Days 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330734v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux complexes organométalliques monocyclopentadiényles de lanthanides</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyclic vs linear polylactide : straightforward access using a single catalyst and studies of their resulting properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmediterranean Symposium on Organometallic Chemistry and Homogeneous Catalysis (RENACOM 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Bordeaux Polymer Conference, BPC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107318v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouveaux complexes organométalliques monocyclopentadiényles de lanthanides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrafia Hafid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Visseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Barbier-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmediterranean Symposium on Organometallic Chemistry and Homogeneous Catalysis (RENACOM 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Complexes hémimétallocéniques de lanthanides early</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrafia Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Barbier-Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNCMD2, Beni-Mellal (Maroc), mai 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Beni-Mellal, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5007,4268 +5141,4268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing recyclable bio- and CO2-sourced synergetic dynamic matrices via precise control of curing and properties for natural fiber composites within industrially relevant resin transfer molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Seychal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Perli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Chemical Engineering Journal, 511, pp.161506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2025.161506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(L‐Lactide‐co‐ε‐Caprolactone)/glass Fiber Composites: Toward Improved Mechanical Properties of Polylactide‐Based Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Polymer Composites, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pc.70652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the thermal properties of l-lactide/ε-caprolactone chain shuttled copolymers via catalyst selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Perchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Polymer Chemistry, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4py00671b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One step production from the monomer of poly(L-lactide)/flax biocomposites by thermoplastic resin transfer molding: mechanical properties and aging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Polymer Composites, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pc.28710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coumarin-DPPO a new bio-based phosphorus additive for poly(lactic acid): Processing and flame retardant application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Roncucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sithiprumnea Dul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiuke Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gooneie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Polymer Degradation and Stability, pp.110737. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances on reactive extrusion of Poly(lactic acid)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of additive manufacturing on reaction to fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poutch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111727⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Fire Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07349041231158990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03969608v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of additive manufacturing on reaction to fire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recent advances on reactive extrusion of Poly(lactic acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Roncucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabyasachi Gaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fire Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07349041231158990⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, European Polymer Journal, 184, pp.111727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04047528v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrocene/ferrocenium Redox shuttling: peroxide decomposition catalysis applied to vinyl monomers polymerization under suspension conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Poly( l -lactide- co -ε-caprolactone) Matrix Composites Produced in One Step by In Situ Polymerization in TP-RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Miranda Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125368⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (10), pp.6797-6802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.2c01056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794358v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly( l -lactide- co -ε-caprolactone) Matrix Composites Produced in One Step by In Situ Polymerization in TP-RTM</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ferrocene/ferrocenium Redox shuttling: peroxide decomposition catalysis applied to vinyl monomers polymerization under suspension conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Zouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel M. Berthé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Stasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Colemonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.2c01056⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 260, pp.125368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799973v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoplastic matrix-based composites produced by resin transfer molding: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Polymer Composites, 43 (5), pp.2485-2506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pc.26575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one pot one step combined radical and ring-opening route for the dual functionalization of starch in aqueous medium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative studies of thermal and mechanical properties of macrocyclic versus linear polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117399⟩</w:t>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (7), pp.3763-3783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00289-020-03290-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017282v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927322v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactide Lactone Chain Shuttling Copolymerization Mediated by an Aminobisphenolate Supported Aluminum Complex and Al(OiPr)3: Access to New Polylactide Based Block Copolymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A one pot one step combined radical and ring-opening route for the dual functionalization of starch in aqueous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wiatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Saint-Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélina David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Carbohydrate Polymers, pp.117399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c09744⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03474097v1</w:t>
+                <w:t xml:space="preserve">hal-03017282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative studies of thermal and mechanical properties of macrocyclic versus linear polylactide</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lactide Lactone Chain Shuttling Copolymerization Mediated by an Aminobisphenolate Supported Aluminum Complex and Al(OiPr)3: Access to New Polylactide Based Block Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choltirosn Sutapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00289-020-03290-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Journal of the American Chemical Society, 143 (50), pp.21206-21210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c09744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927322v2</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Hybrid Poly(L-lactic acid) from titanium oxo-cluster via reactive extrusion polymerization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rationalizing the Reactivity of Mixed Allyl Rare-Earth Borohydride Complexes with DFT Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jashvini Jothieswaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.109238⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal10080820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359230v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalizing the Reactivity of Mixed Allyl Rare-Earth Borohydride Complexes with DFT Studies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Novel Hybrid Poly(L-lactic acid) from titanium oxo-cluster via reactive extrusion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal10080820⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, European Polymer Journal, 122, pp.109238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.109238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926044v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Glass Fabric/Poly(L-lactide) Composites by Thermoplastic Resin Transfer Molding</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural characterization and mechanical properties of dextrin-graft-poly(butyl acrylate-co-styrene) copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélina David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wiatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Saint-Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym11020339⟩</w:t>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, eXpress Polymer Letters, 13 (3), pp.235-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2019.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088902v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization and mechanical properties of dextrin-graft-poly(butyl acrylate-co-styrene) copolymers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of Glass Fabric/Poly(L-lactide) Composites by Thermoplastic Resin Transfer Molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2019.20⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym11020339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328011v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of starch by graft copolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wiatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Saint-Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Favrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch/Stärke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Starch Bioengineering, 70 (1-2), pp.1600351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/star.201600351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie des matériaux et énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Follet-Houttemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 420, pp.29-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chimie en Région Hauts-de-France : Chimie de la biomasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Kovensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Lebeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Len</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monflier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Nardello-Rataj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40-45 ; http://www.lactualitechimique.org/Capteurs-et-suivi-sur-site-de-la-pollution-des-eaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoprene chain shuttling polymerisation between cis and trans regulating catalysts: straightforward access to a new material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recent Advances in Rare Earth Complexes Bearing Allyl Ligands and Their Reactivity towards Conjugated Dienes and Styrene Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jashvini Jothieswaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zinck</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CC01016H⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Catalysts, 7 (12), pp.378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal7120378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246808v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Rare Earth Complexes Bearing Allyl Ligands and Their Reactivity towards Conjugated Dienes and Styrene Polymerization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Isoprene chain shuttling polymerisation between cis and trans regulating catalysts: straightforward access to a new material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yupin Phuphuak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Visseaux</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal7120378⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (38), pp.5330-5333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CC01016H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174456v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic versus linear polylactide: Straightforward access using a single catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Journal of Polymer Science Part A: Polymer Chemistry, 55, pp.3175-3179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pola.28699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Allyl Rare-Earth Borohydride Complexes: Synthesis, Structure, and Application in (Co-)Polymerization Catalysis of Cyclic Esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jashvini Jothieswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (62), pp.15644-15654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201702902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Allyl–Borohydride Lanthanide Complexes: Synthesis of Ln(BH 4 ) 2 (C 3 H 5 )(THF) 3 (Ln = Nd, Sm), Characterization, and Reactivity toward Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (4), pp.456-461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Diketiminate-supported magnesium alkyl: synthesis, structure and application as co-catalyst for polymerizations mediated by a lanthanum half-sandwich complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (1), pp.26-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aoc.3395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoprene polymerization mediated by vanadium-[ONNO] complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yupin Phuphuak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vendier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (30), pp.12069-12077. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6DT02288J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bis(phenolate)amine-supported lanthanide borohydride complexes for styrene and trans-1,4-isoprene (co-)polymerisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellen Dyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Kinani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carin Dietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (27), pp.12312-12325. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5DT00252D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous cyclo-polymerisation ofl-lactide by reactive extrusion using atoxic metal-based catalysts: easy access to well-defined polylactide macrocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (40), pp.31303--31310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4RA16634E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoprene-Styrene Chain Shuttling Copolymerization Mediated by a Lanthanide Half-Sandwich Complex and a Lanthanidocene: Straightforward Access to a New Type of Thermoplastic Elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (18), pp.4638-4641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201311057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium(iv) amido-borohydrides as highly active diene polymerisation catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mansell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polly Arnold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42 (25), pp.9033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3dt50131k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans-stereospecific polymerization of butadiene and random copolymerization with styrene using borohydrido neodymium/magnesium dialkyl catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (12), pp.4130-4140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the catalytic properties of rare earth borohydrides for the polymerisation of isoprene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Semlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9277,1230 +9411,1230 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Dalton Transactions, 42 (3), pp.790-801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2dt31624b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Insights of the Initiation Process of the Ring-Opening Polymerization of epsilon-Caprolactone by Divalent Sm(BH4)2THF2 with DFT: Concerted or Oxidative Reaction?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synthesis and structure of divalent thulium borohydrides and their application in epsilon-caprolactone polymerisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Momin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Takats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.12203-12205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694171v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borohydride complexes of rare earths, and their applications in various organic transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Coordination Chemistry Reviews, 255 (3-4), pp.374-420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ccr.2010.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structure of divalent thulium borohydrides and their application in epsilon-caprolactone polymerisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mechanistic Insights of the Initiation Process of the Ring-Opening Polymerization of epsilon-Caprolactone by Divalent Sm(BH4)2THF2 with DFT: Concerted or Oxidative Reaction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Iftner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (17), pp.4482-4485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om200512g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695041v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of samarium(II) borohydrides and their behaviour as initiators in styrene and epsilon-caprolactone polymerisation (pub)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jaroschik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39, pp.6761-6766. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c001795g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible coordinative chain transfer polymerization of styrene by rare earth borohydrides, chlorides/dialkylmagnesium systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Violante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (4), pp.802-814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pola.23828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented dual behaviour of a half-sandwich scandium-based initiator for both highly selective isoprene and styrene polymerisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina da Costa Violante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina da Costa Violante</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b903403j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural diversity in the borohydrido lanthanides series: first isolation and X Ray crystal structure of ionic [Sm(BH4)2(THF)5]+[Cp*'Sm(BH4)3]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrafia Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Barbier-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek M Kubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10, pp.690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.inoche.2007.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00265075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly trans-stereospecific Isoprene Polymerization by Neodymium Borohydrido Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Barbier-Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 38, pp.3162-3169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma047615r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00106202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copolymerization of Isoprene with Nonconjugated, alpha, omega-Dienes Using a Single Component Samarocene Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Barbier-Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dormond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 35, pp.1143-1145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma011437+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10510,1311 +10644,1311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-thermoplastic PLLA-based biocomposites by TP-RTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Boussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPF 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidencing chain shuttling polymerization by NMR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Perchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Pelinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th Colloquy on Organometallic Chemistry for Catalysis, Bayreuth University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bayreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino(bis)phenolate supported Aluminum catalysts for the ring-opening (co)polymerization of lactide and lactones : Toward chain shuttling copolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrin Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Pelinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th Colloquy on Organometallic Chemistry for Catalysis, Bayreuth University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bayreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the microstructure of polylactide block copolymers obtained by chain shuttling copolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Pelinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Ionic Polymerization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Mayence, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Selective Hydrolysis and Alcoholysis of chain shuttled CoPolyesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Noon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoebe Lowy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Pelinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th Colloquy on Organometallic Chemistry for Catalysis, Bayreuth University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bayreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardation of poly(lactic acid) with a novel bio-based phosphorus additive</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Polylactide-based copolymer matrix composites produced by Thermoplastic Resin Transfer Molding (TP-RTM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Conference of the Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint Gallen, Switzerland</w:t>
+              <w:t xml:space="preserve">PolyK 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Terni, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453802v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel bio-based phosphorus flame retardant for poly(lactic acid)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Flame retardation of poly(lactic acid) with a novel bio-based phosphorus additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabya Gaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Roncucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sithprumnea Dul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials (FRPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t>
+              <w:t xml:space="preserve">38th International Conference of the Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint Gallen, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453785v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of PLA fire properties with autopolymerizable additives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Novel bio-based phosphorus flame retardant for poly(lactic acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Roncucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sithprumnea Dul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjörg Grützmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRPM 2023</w:t>
+              <w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials (FRPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412539v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polylactide-based copolymer matrix composites produced by Thermoplastic Resin Transfer Molding (TP-RTM)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Improvement of PLA fire properties with autopolymerizable additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Auge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Roncucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjörg Grützmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PolyK 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Terni, Italy</w:t>
+              <w:t xml:space="preserve">FRPM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dübendorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412409v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame Retarded PLA Using Cross-linked Additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Roncucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabya Gaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented Lactide-Lactone Chain Shuttling Copolymerization Mediated by Aluminum-based complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11822,1201 +11956,1201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactide Lactone Chain Shuttling Copolymerization Mediated by an Aminobisphenolate Supported Aluminum Complex and Al(OiPr)3 : Access to New Polylactide Based Block Copolymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Poly(L-lactide-co-ε-caprolactone)-based composites manufactured by Thermoplastic Resin Transfer Molding (TP-RTM): structural and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie de Coordination (JCC2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Villeneuve-d'Ascq, France. </w:t>
+              <w:t xml:space="preserve">BPC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411390v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(L-lactide-co-ε-caprolactone)-based composites manufactured by Thermoplastic Resin Transfer Molding (TP-RTM): structural and mechanical properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Lactide Lactone Chain Shuttling Copolymerization Mediated by an Aminobisphenolate Supported Aluminum Complex and Al(OiPr)3 : Access to New Polylactide Based Block Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choltirosn Sutapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Favrelle-Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BPC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées de Chimie de Coordination (JCC2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Villeneuve-d'Ascq, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706171v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous cyclo-polymerisation of L-lactide by reactive extrusion using atoxic metal-based catalysts: easy access to well-defined polylactide macrocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GFP Nord sur les procédés innovants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame retarded PLA produced by addition of triggered additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Roncucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabyasachi Gaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis of phosphorus monomers for reactive extrusion of PLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Roncucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Levalois-Grützmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansjörg Grützmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting on Fire Retardant Polymeric Materials (FRPM21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame Retardation of PLA via Reactive Extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Roncucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabya Gaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milan Polymer Days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Milan (On line), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of polylactide matrix composites by resin transfer molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIPOL 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, webconference (Milan), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of polylactide matrix composites by Resin Transfer Molding process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations structurale et thermomécanique de dérivés d'amidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélina David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wiatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Saint-Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPOS28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13026,91 +13160,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in bio-sourced polymers: A case of study of polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13120,146 +13254,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkenes and Allyl Complexes of the Group 3 Metals and Lanthanides in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Champouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Organometallic Chemistry IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.382-448, 2021, 978-0-323-91350-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-12-820206-7.00055-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13269,222 +13403,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des polyesters biosourcés et recyclables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011333v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie durable à l’UCCS : fonctionnalisation et polymérisation de produits issus du végétal par catalyse homogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.34-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13494,279 +13628,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résine thermoplastique comprenant une matière amylacée greffée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Saint-Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Wiatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3078974. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de polymérisation radicalaire en suspension aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Mortreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Visseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lasuye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Stasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3038317. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId278"/>
+      <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13913,51 +14047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509095v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mosca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Pelinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05128725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Beauvois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dutailly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boussu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salaun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05128754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miranda Campos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05325542v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04922610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04633854v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04777314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Noon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Lowy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05325553v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04633851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04777413v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04788498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choltirosn Sutapin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Huret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Auge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Roncucci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabya Gaan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412695v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg G&#252;tzmacher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04087213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04749853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03846454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711340v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meimoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03706183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03706204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03439495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440752v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Louisy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rozes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stoffelbach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samyn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330734v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafia Hafid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Visseaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Barbier-Baudry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05048736v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Seychal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grignard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161506" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05376114v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.70652" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04708629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perchery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00671b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636149v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28710" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04504031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithiprumnea Dul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuke Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gooneie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110737" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03969608v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Gaan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111727" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04047528v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naz&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poutch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041231158990" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03794358v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Zouhri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M. Berth&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Stasik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Colemonts" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125368" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799973v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c01056" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03607759v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.26575" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017282v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wiatz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint-Loup" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parcq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lina David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117399" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03474097v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c09744" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927322v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-020-03290-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02359230v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109238" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926044v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jashvini Jothieswaran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10080820" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02088902v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11020339" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02328011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2019.20" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779872v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201600351" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03077747v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bouchart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Follet-Houttemane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03834062v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Kovensky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lebeuf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03246808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupin Phuphuak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC01016H" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02174456v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7120378" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03385162v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28699" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843431v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702902" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263711v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Terrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Jones" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00877" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263712v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Georges" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.3395" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60X9V89D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929124v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT02288J" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Dyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Kinani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carin Dietz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT00252D" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719574v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA16634E" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03379754v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Valente" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mortreux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201311057" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N20W3L11-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044028v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mansell" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Arnold" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50131k" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950265v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ventura" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.09.019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042930v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Semlali" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31624b" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694171v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iftner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nief" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200512g" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2010.09.016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Momin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Takats" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509184v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaroschik" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001795g" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-78NH5WQQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269380v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Violante" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23828" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CB6E937D5014C976D4E7C4CCDD5FF9C3173B79E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817462v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina da Costa Violante" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903403j" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/579A8A17E2A0D82F13D5F5EFDC1C3559DD30F6D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265075v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek M Kubicki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2007.03.005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX927STR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106202v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Pereira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma047615r" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109543v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dormond" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma011437+" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05128736v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04777582v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04777608v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrin Kanso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04788727v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04777365v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453802v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithprumnea Dul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412539v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412409v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453798v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03706219v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411390v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle-Huret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03706171v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711290v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03852668v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Aug&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453789v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Levalois-Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453800v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02924962v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181706v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330751v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920736v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03476835v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauvois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Champouret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-820206-7.00055-x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03011333v3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555174v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gauvin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618793v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03630695v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lasuye" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05625966v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dutailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Beauvois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boussu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sala&#252;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17254-9_3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509095v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zinck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mosca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Pelinski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05128725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boussu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cayla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salaun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05128754v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Miranda Campos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04922610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Stoclet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05325542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04633851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04777413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Lowy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04788498v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choltirosn Sutapin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Huret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04777314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Noon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04633854v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05325553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04749853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412716v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Auge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Roncucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabya Gaan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453795v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg G&#252;tzmacher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04087213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meimoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03706204v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03706183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03846454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03439495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181698v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Louisy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samyn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440752v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rozes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180885v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stoffelbach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02180855v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330712v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafia Hafid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Visseaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Barbier-Baudry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05048736v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Seychal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grignard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161506" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05376114v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.70652" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04708629v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perchery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Winter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00671b" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.28710" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04504031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithiprumnea Dul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuke Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gooneie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110737" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04047528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naz&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poutch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07349041231158990" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03969608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Gaan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111727" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c01056" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03794358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Zouhri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M. Berth&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Stasik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Colemonts" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125368" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03607759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.26575" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927322v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-020-03290-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017282v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wiatz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Saint-Loup" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parcq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lina David" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117399" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03474097v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c09744" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jashvini Jothieswaran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10080820" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02359230v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109238" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02328011v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2019.20" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02088902v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11020339" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779872v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201600351" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03077747v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bouchart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Follet-Houttemane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03834062v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Kovensky" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lebeuf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nardello-Rataj" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02174456v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal7120378" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03246808v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupin Phuphuak" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC01016H" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03385162v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.28699" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843431v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702902" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263711v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Terrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Jones" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00877" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263712v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Georges" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.3395" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-60X9V89D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929124v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT02288J" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268880v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Dyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Kinani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carin Dietz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT00252D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719574v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA16634E" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03379754v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Valente" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mortreux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201311057" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N20W3L11-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044028v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mansell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Arnold" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50131k" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950265v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ventura" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chenal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.09.019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042930v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Semlali" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31624b" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695041v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Momin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Takats" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295658v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2010.09.016" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694171v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iftner" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nief" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200512g" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509184v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaroschik" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c001795g" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-78NH5WQQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269380v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Violante" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23828" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CB6E937D5014C976D4E7C4CCDD5FF9C3173B79E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817462v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina da Costa Violante" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b903403j" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/579A8A17E2A0D82F13D5F5EFDC1C3559DD30F6D1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265075v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek M Kubicki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2007.03.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RX927STR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106202v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Pereira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma047615r" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109543v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dormond" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma011437+" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05128736v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04777582v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04777608v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrin Kanso" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04788727v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04777365v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412409v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453802v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithprumnea Dul" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453785v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412539v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453798v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03706219v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03706171v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411390v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Favrelle-Huret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03711290v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03852668v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Aug&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453789v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Levalois-Gr&#252;tzmacher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453800v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02924962v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02181706v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330751v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03920736v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03476835v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beauvois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Champouret" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-820206-7.00055-x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03011333v3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04555174v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gauvin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618793v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03630695v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lasuye" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>