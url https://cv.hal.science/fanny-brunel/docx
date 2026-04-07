--- v0 (2026-03-07)
+++ v1 (2026-04-07)
@@ -66,1269 +66,1338 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Code civil à la méthode juridique - Suivez le guide !</w:t>
+                <w:t xml:space="preserve">Le devoir de respect, garant des libertés individuelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (manuel)</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Les devoirs mutuels des époux à l'épreuve des libertés individuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurélia Fautré-Robin, MCF HDR en droit privé et sciences criminelles, CMH UR 4232-UCA; Sylwia Castillo-Wyszogrodzka, MCF en droit privé et sciences criminelles, CMH UR 4232-UCA; Master 2 Droit notarial, Ecole de Droit-Université Clermont Auvergne (UCA), Mar 2026, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05396144v1</w:t>
+                <w:t xml:space="preserve">halshs-05567194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mutabilité du nom et prénom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque L’indisponibilité de l’état des personnes ou les reliques d’un principe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurélia Fautré-Robin, MCF en droit privé et sciences criminelles, CMH UR 4232-UCA; Master 2 Droit notarial, Ecole de Droit-UCA, Mar 2024, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminiser son CV, une lettre, un message</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e webinaire Des femmes et des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jeunes Chercheurs Associés (JCA), Dec 2023, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le législateur raisonne-t-il ? La force des mots, le poids (piège ?) des liaisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence Le législateur raisonne-t-il ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICT Institut Catholique de Toulouse, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’abstenir, est-ce mentir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence Trompe qui peut ? Le mensonge au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACDD Association clermontoise des doctorants et docteurs en droit et sciences politiques, Apr 2019, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordre public en droit des contrats à la lumière de la réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence L'ordre public : un concept en perpétuelle mutation ? (II) - Le droit privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association clermontoise des doctorants et docteurs en droit (ACDD); Vincent Mazeaud, Pr de droit privé, CMH EA 4232-UCA, Jan 2018, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'élève à alternant du supérieur, les droits théoriques de l'autisme</w:t>
+                <w:t xml:space="preserve">Du Code civil à la méthode juridique - Suivez le guide !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">hal-03042929v1</w:t>
+              <w:t xml:space="preserve">Ellipses. , pp.252, 2025, 978-2340112438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05396144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mutabilité du nom et prénom</w:t>
+                <w:t xml:space="preserve">D'élève à alternant du supérieur, les droits théoriques de l'autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque L’indisponibilité de l’état des personnes ou les reliques d’un principe</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04572108v1</w:t>
+              <w:t xml:space="preserve">Autisme et droit(s), A. Evrard, B. Richard et E. Serrurier (dir.), Paris, Mare &amp; Martin, coll. "Droit public", 2025, 224 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 143, 2025, coll. "Droit public", 978-2-38600-179-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05396015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Féminiser son CV, une lettre, un message</w:t>
+                <w:t xml:space="preserve">L’arbitraire du délai chiffré face au délai raisonnable&amp;quot;, in: Le nombre et le droit, M. Brosset Briand, A. Crinon, E. Delacoure, E. Delcher (dir.), L'Harmattan, 2020, p. 56</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e webinaire Des femmes et des sciences</w:t>
-[...228 lines deleted...]
-                <w:t xml:space="preserve">hal-04622635v1</w:t>
+              <w:t xml:space="preserve">Le nombre et le droit, M. Brosset Briand, A. Crinon, E. Delacoure, E. Delcher (dir.), L'Harmattan, 2020, 236 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 56, 2020, 978-2343195759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mutabilité des nom et prénom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 28, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/revue-cmh.2922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomber ou pas dans le panneau (photovoltaïque) !&amp;quot;, CA Riom, com. 26 avril 2023, n° 21/02633, JurisData n° 2023-008129</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 27 (848)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le créancier confiant et les associés affabulateurs&amp;quot;, act. 861, CA Riom, 3e civ. et com. 30 mars 2022, n° 20/00854, JurisData n° 2022-007579</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mauvaise foi non apparente chasse la disproportion du cautionnement&amp;quot;, Lexbase Hebdo édition affaires, 2019, n° 586, 14 mars, N° 7985BXZ CA Orléans, 21 févr. 2019, n° 17/032791</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 586, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports débiteur-caution après paiement, gardez le rythme !&amp;quot;, JCP G - La Semaine juridique édition Générale, LexisNexis, 2018, n° 46, 12 novembre, 1191, CA Riom, 3e civ. et com. 12 sept. 2018, n° 17/01601, Jurisdata n° 2018016154</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n° 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’associé-dirigeant, un trait d’union nécessaire à l’ère de la gouvernance d’entreprise&amp;quot;, LPA Les Petites Affiches, 13 déc. 2018, p. 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, p. 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que la force de la preuve soit avec la banque !&amp;quot;, JCP G - La Semaine juridique édition Générale, LexisNexis, 2016, n° 8, 22 février, p. 416, note CA Riom, com. 7 oct. 2015, RG n° 14/00990, JurisData n° 2015-024779</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, n° 8, p. 416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre temps offert et preuve utile&amp;quot;, JCP G - La Semaine juridique édition Générale, LexisNexis, 2014, n° 13, 31 mars, 406, note CA Riom, com. 5 mars 2014, RG n° 12/02681, JurisData n° 2014-004213</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n° 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1338,100 +1407,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abstention du titulaire d’une prérogative en droit privé : ébauche d’une norme de comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Clermont Auvergne [2017-2020], 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017CLFAD025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02141264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1441,151 +1510,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : &amp;quot;A qui profite le droit ?&amp;quot;, Actes du colloque de Clermont-Ferrand du 26 mars 2015, textes réunis par F. Brunel, I. Guilhen, D. Huet et P-H. Paulet, La Revue du Centre Michel de L'Hospital [En ligne], J-B. Perrier (dir.), n° 11, 2017, pp. 6-123</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guilhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 11, pp. 6-123, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1732,51 +1801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396015v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042929v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572108v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622624v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03959258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02106651v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856842v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/revue-cmh.2922" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622606v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02074511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02001119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02001095v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02003531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02003564v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02141264v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017CLFAD025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01644742v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guilhen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Huet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572108v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622624v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03959258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02106651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622635v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396015v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856842v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/revue-cmh.2922" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02074511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02001119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02001095v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02003531v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02003564v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02141264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017CLFAD025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01644742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guilhen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Huet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>