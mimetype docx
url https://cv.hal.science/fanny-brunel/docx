--- v1 (2026-04-07)
+++ v2 (2026-05-19)
@@ -512,995 +512,1064 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Code civil à la méthode juridique - Suivez le guide !</w:t>
+                <w:t xml:space="preserve">Le torchon brûle !&amp;quot; (CA Riom, ch. com., 19 nov. 2025, n° 25/00283)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (manuel)</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (495)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05396144v1</w:t>
+                <w:t xml:space="preserve">halshs-05606206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mutabilité des nom et prénom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/revue-cmh.2922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomber ou pas dans le panneau (photovoltaïque) !&amp;quot;, CA Riom, com. 26 avril 2023, n° 21/02633, JurisData n° 2023-008129</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 27 (848)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le créancier confiant et les associés affabulateurs&amp;quot;, act. 861, CA Riom, 3e civ. et com. 30 mars 2022, n° 20/00854, JurisData n° 2022-007579</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mauvaise foi non apparente chasse la disproportion du cautionnement&amp;quot;, Lexbase Hebdo édition affaires, 2019, n° 586, 14 mars, N° 7985BXZ CA Orléans, 21 févr. 2019, n° 17/032791</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 586, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’associé-dirigeant, un trait d’union nécessaire à l’ère de la gouvernance d’entreprise&amp;quot;, LPA Les Petites Affiches, 13 déc. 2018, p. 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, p. 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports débiteur-caution après paiement, gardez le rythme !&amp;quot;, JCP G - La Semaine juridique édition Générale, LexisNexis, 2018, n° 46, 12 novembre, 1191, CA Riom, 3e civ. et com. 12 sept. 2018, n° 17/01601, Jurisdata n° 2018016154</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que la force de la preuve soit avec la banque !&amp;quot;, JCP G - La Semaine juridique édition Générale, LexisNexis, 2016, n° 8, 22 février, p. 416, note CA Riom, com. 7 oct. 2015, RG n° 14/00990, JurisData n° 2015-024779</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 8, p. 416</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre temps offert et preuve utile&amp;quot;, JCP G - La Semaine juridique édition Générale, LexisNexis, 2014, n° 13, 31 mars, 406, note CA Riom, com. 5 mars 2014, RG n° 12/02681, JurisData n° 2014-004213</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'élève à alternant du supérieur, les droits théoriques de l'autisme</w:t>
+                <w:t xml:space="preserve">Du Code civil à la méthode juridique - Suivez le guide !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">hal-03042929v1</w:t>
+              <w:t xml:space="preserve">Ellipses. , pp.252, 2025, 978-2340112438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05396144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mutabilité des nom et prénom</w:t>
+                <w:t xml:space="preserve">D'élève à alternant du supérieur, les droits théoriques de l'autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04856842v1</w:t>
+              <w:t xml:space="preserve">Autisme et droit(s), A. Evrard, B. Richard et E. Serrurier (dir.), Paris, Mare &amp; Martin, coll. "Droit public", 2025, 224 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 143, 2025, coll. "Droit public", 978-2-38600-179-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05396015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomber ou pas dans le panneau (photovoltaïque) !&amp;quot;, CA Riom, com. 26 avril 2023, n° 21/02633, JurisData n° 2023-008129</w:t>
+                <w:t xml:space="preserve">L’arbitraire du délai chiffré face au délai raisonnable&amp;quot;, in: Le nombre et le droit, M. Brosset Briand, A. Crinon, E. Delacoure, E. Delcher (dir.), L'Harmattan, 2020, p. 56</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...435 lines deleted...]
-                <w:t xml:space="preserve">hal-02003564v1</w:t>
+              <w:t xml:space="preserve">Le nombre et le droit, M. Brosset Briand, A. Crinon, E. Delacoure, E. Delcher (dir.), L'Harmattan, 2020, 236 p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 56, 2020, 978-2343195759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abstention du titulaire d’une prérogative en droit privé : ébauche d’une norme de comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Clermont Auvergne [2017-2020], 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017CLFAD025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02141264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1510,151 +1579,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : &amp;quot;A qui profite le droit ?&amp;quot;, Actes du colloque de Clermont-Ferrand du 26 mars 2015, textes réunis par F. Brunel, I. Guilhen, D. Huet et P-H. Paulet, La Revue du Centre Michel de L'Hospital [En ligne], J-B. Perrier (dir.), n° 11, 2017, pp. 6-123</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guilhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Paulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 11, pp. 6-123, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1801,51 +1870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572108v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622624v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03959258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02106651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622635v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396015v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042929v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856842v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/revue-cmh.2922" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02074511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02001119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02001095v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02003531v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02003564v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02141264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017CLFAD025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01644742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guilhen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Huet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Brunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572108v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622624v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03959258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02106651v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622635v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856842v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/revue-cmh.2922" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622606v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02074511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02001095v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02001119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02003531v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02003564v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396144v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02141264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017CLFAD025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01644742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guilhen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Huet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>