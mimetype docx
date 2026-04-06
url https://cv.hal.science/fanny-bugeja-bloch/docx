--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -224,51 +224,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Oeser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 252 (2), pp.113-135. </w:t>
+              <w:t xml:space="preserve">, 2025, 2025/2 (252), pp.113-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfas.252.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1776,51 +1776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C80F4A5E"/>
+    <w:nsid w:val="DF0BEE01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>