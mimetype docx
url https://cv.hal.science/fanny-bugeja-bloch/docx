--- v1 (2026-04-06)
+++ v2 (2026-05-18)
@@ -977,477 +977,477 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04654215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de Parcoursup sur les orientations universitaires des femmes de milieux populaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mission précarité et santé étudiante : cartographie, perspective, objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Frouillou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'université, pour quoi faire ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes, Dec 2021, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124515v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter avec et sur les étudiants : créativités locales, emprunts et standardisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dasre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes, Dec 2021, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le collectif POF : enquête sur et avec les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes, Dec 2020, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission précarité et santé étudiante : cartographie, perspective, objectifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets de Parcoursup sur les orientations universitaires des femmes de milieux populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bugeja-Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Beaud; Mathias Millet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Data-SHS</w:t>
-[...89 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'université, pour quoi faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-81, 2021, La vie des idées.fr, 978-2-13-082443-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pannetier</w:t>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">hal-03180222v1</w:t>
+                <w:t xml:space="preserve">halshs-04124515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1776,51 +1776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF0BEE01"/>
+    <w:nsid w:val="E5C4874F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2007,51 +2007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-bugeja-bloch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354571v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugeja-Bloch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0113" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094548ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04149444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.141.0091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.089.0023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04149455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.192.0393" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124649v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02409168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124515v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/luniversite-pour-quoi-faire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479382v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480734v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannetier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04149434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.bugej.2013.01" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-bugeja-bloch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354571v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bugeja-Bloch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.252.0113" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossignol-Brunet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1094548ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04149444v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lambert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.141.0091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.089.0023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04149455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.192.0393" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124649v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02409168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dasre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pannetier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/luniversite-pour-quoi-faire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04149434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.bugej.2013.01" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>