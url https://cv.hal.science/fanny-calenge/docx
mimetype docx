--- v0 (2026-03-06)
+++ v1 (2026-04-25)
@@ -234,697 +234,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet composition influences probiotic and postbiotic effects on broiler growth and physiology</w:t>
+                <w:t xml:space="preserve">Microbiota but not immune modulation by a pro- and postbiotic was associated with the diet-additive interaction in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aart Lammers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen van Baal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Pinard van der Laan</w:t>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 103 (6), pp.103650. </w:t>
+              <w:t xml:space="preserve">, 2024, 103 (11), pp.104184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.104184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557188v1</w:t>
+                <w:t xml:space="preserve">hal-05158561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of familiar and unfamiliar human voices is independent of prolonged human-animal interaction in domestic chicks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diet composition influences probiotic and postbiotic effects on broiler growth and physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aart Lammers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen van Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Pinard van der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106138⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103 (6), pp.103650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548377v1</w:t>
+                <w:t xml:space="preserve">hal-04557188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host genetics drives differences in cecal microbiota composition and immune traits of laying hens raised in the same environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination of familiar and unfamiliar human voices is independent of prolonged human-animal interaction in domestic chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Seressia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burlot</w:t>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103609⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 270, pp.106138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04640049v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early and late cognitive and behavioral aspects associated with range use in free-range laying hens (Gallus gallus domesticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Seressia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 103 (7), pp.103813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota but not immune modulation by a pro- and postbiotic was associated with the diet-additive interaction in broilers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
+                <w:t xml:space="preserve">Host genetics drives differences in cecal microbiota composition and immune traits of laying hens raised in the same environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 103 (11), pp.104184. </w:t>
+              <w:t xml:space="preserve">, 2024, 103 (5), pp.103609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.104184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158561v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04640049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caecal microbiota composition of experimental inbred MHC-B lines infected with IBV differs according to genetics and vaccination</w:t>
               </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1351,51 +1351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Caidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1712,420 +1712,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of QTL controlling digestive efficiency and anatomy of the digestive tract in chicken fed a wheat-based diet.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broiler lines divergently selected for digestive efficiency also differ in their susceptibility to colibacillosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Son Tran</w:t>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Carré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irène Gabriel</w:t>
+                <w:t xml:space="preserve">Annie Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Rideau</w:t>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46 (25), </w:t>
+              <w:t xml:space="preserve">Avian Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (1), pp.78-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9686-46-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03079457.2013.873531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193817v1</w:t>
+                <w:t xml:space="preserve">hal-02635281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broiler lines divergently selected for digestive efficiency also differ in their susceptibility to colibacillosis</w:t>
+                <w:t xml:space="preserve">Intégrer la caractérisation du microbiote digestif dans le phénotypage de l’animal de rente : vers un nouvel outil de maîtrise de la santé en élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Brée</w:t>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (3), pp.209-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635281v1</w:t>
+                <w:t xml:space="preserve">hal-01193937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer la caractérisation du microbiote digestif dans le phénotypage de l’animal de rente : vers un nouvel outil de maîtrise de la santé en élevage ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Calenge</w:t>
+                <w:t xml:space="preserve">Detection of QTL controlling digestive efficiency and anatomy of the digestive tract in chicken fed a wheat-based diet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+                <w:t xml:space="preserve">Bernard Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Phocas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-46-25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193937v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf fructose content is controlled by the vacuolar transporter SWEET17 in Arabidopsis.</w:t>
               </w:r>
@@ -4063,277 +4063,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance gene analogues identified through the NBS-profiling method map close to major genes and QTL for disease resistance in apple</w:t>
+                <w:t xml:space="preserve">Identification of a major QTL together with several minor additive or epistatic QTLs for resistance to fire blight in apple in two related progenies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.G. van Der Linden</w:t>
+                <w:t xml:space="preserve">D. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. van de Weg</w:t>
+                <w:t xml:space="preserve">Caroline Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.J. Schouten</w:t>
+                <w:t xml:space="preserve">W.E. van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. van Arkel</w:t>
+                <w:t xml:space="preserve">Marie-Noelle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 110, pp.660-668</w:t>
+              <w:t xml:space="preserve">, 2005, 11, pp.128-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675333v1</w:t>
+                <w:t xml:space="preserve">hal-02680796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a major QTL together with several minor additive or epistatic QTLs for resistance to fire blight in apple in two related progenies</w:t>
+                <w:t xml:space="preserve">Resistance gene analogues identified through the NBS-profiling method map close to major genes and QTL for disease resistance in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Drouet</w:t>
+                <w:t xml:space="preserve">C.G. van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Denancé</w:t>
+                <w:t xml:space="preserve">E. van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.E. van de Weg</w:t>
+                <w:t xml:space="preserve">H.J. Schouten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Brisset</w:t>
+                <w:t xml:space="preserve">G. van Arkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 11, pp.128-135</w:t>
+              <w:t xml:space="preserve">, 2005, 110, pp.660-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680796v1</w:t>
+                <w:t xml:space="preserve">hal-02675333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci (QTL) analysis reveals both broad-spectrum and isolate-specific QTL for scab resistance in an apple progeny challenged with eight isolates of Venturia inaequalis</w:t>
               </w:r>
@@ -4371,51 +4371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.E. van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 94 (4), pp.370-379</w:t>
@@ -4470,1678 +4470,1678 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiogenetic Modelling for Enhanced Coccidiosis Management in Poultry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic-Microbiota Interplay in Laying Hens: Enhancing Vaccine Response and Reducing Antibiotic Reliance in Poultry Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Racanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODAH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730204v1</w:t>
+                <w:t xml:space="preserve">hal-05064398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combined effect of genetics, gut microbiota, and environment on immunity in laying hens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetics-Microbiota interplay in laying hens: enhancing vaccine response and reducing antibiotic reliance in poultry production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Racanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland. </w:t>
+              <w:t xml:space="preserve">75th EAAP annual congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Florence (IT), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709617v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics-Microbiota interplay in laying hens: enhancing vaccine response and reducing antibiotic reliance in poultry production.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiogenetic Modelling for Enhanced Coccidiosis Management in Poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ithurbide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Doeschl-Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th EAAP annual congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence (IT), France</w:t>
+              <w:t xml:space="preserve">MODAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158617v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic-Microbiota Interplay in Laying Hens: Enhancing Vaccine Response and Reducing Antibiotic Reliance in Poultry Production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The combined effect of genetics, gut microbiota, and environment on immunity in laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">8th European Veterinary Immunology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064398v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and quantification of antibiotic resistance gene variants in gut microbiota</w:t>
+                <w:t xml:space="preserve">The richer the better: 16S metabarcoding analysis of gut microbiota of laying hens in relation to feed efficiency and adaptation to diet change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouléye Sidibe</w:t>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoît Doublet</w:t>
+                <w:t xml:space="preserve">Deborah Jardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e colloque BIOTECHNOCENTRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nouan le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">13. International Gut Microbiology Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aberdeen, United Kingdom. , 2023, Programme and book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190952v1</w:t>
+                <w:t xml:space="preserve">hal-04127869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of genetics, gut microbiota and husbandry on variations in vaccine response and their impact on welfare in laying hens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burlot</w:t>
+                <w:t xml:space="preserve">Characterization and quantification of antibiotic resistance gene variants in gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouléye Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Hannovre, Germany</w:t>
+              <w:t xml:space="preserve">35e colloque BIOTECHNOCENTRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05254143v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacilli-based pro- and post-biotic influenced broiler caecal microbiota mainly under dietary challenging conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Jansseune</w:t>
+                <w:t xml:space="preserve">Combined effect of genetics, gut microbiota and husbandry on variations in vaccine response and their impact on welfare in laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aart Lammers</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">12th European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Hannovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146003v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05254143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet composition influenced probiotic and postbiotic effect on broiler caecal microbiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
+                <w:t xml:space="preserve">Lactobacilli-based pro- and post-biotic influenced broiler caecal microbiota mainly under dietary challenging conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jansseune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Calenge</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Hendriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen van Baal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aart Lammers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Beneficial Microbes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. </w:t>
+              <w:t xml:space="preserve">23rd European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445592v1</w:t>
+                <w:t xml:space="preserve">hal-04146003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and quantification of antibiotic resistance gene variants in gut microbiota.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouléye Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours, France. 2023, JOBIM 2023 Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The richer the better: 16S metabarcoding analysis of gut microbiota of laying hens in relation to feed efficiency and adaptation to diet change</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Deborah Jardet</w:t>
+                <w:t xml:space="preserve">Diet composition influenced probiotic and postbiotic effect on broiler caecal microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel C.G. Jansseune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen van Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aart Lammers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Gut Microbiology Symposium 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aberdeen, United Kingdom. , 2023, Programme and book of abstracts</w:t>
+              <w:t xml:space="preserve">10th Beneficial Microbes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Amsterdam, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127869v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la génétique et du microbiote sur la réponse vaccinale et le bien-être des poules pondeuses dans deux environnements d'élevage.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Impact of host genetics and abiotic stresses on caecal microbiota composition in four different laying hen lines?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Jardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Gourichon</w:t>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bordeaux (FR), France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146084v1</w:t>
+                <w:t xml:space="preserve">hal-03930049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERFORM PROTOCOL TESTS AND SEQUENCE CHECKS ? THE EXPERIENCE FROM MULTIOMICS MICROBIOTA DATA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effet de la génétique et du microbiote sur la réponse vaccinale et le bien-être des poules pondeuses dans deux environnements d'élevage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Jardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Calenge</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Séminaire des Doctorants du Département de Génétique Animale (SDDGA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930031v1</w:t>
+                <w:t xml:space="preserve">hal-04146084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of host genetics and abiotic stresses on caecal microbiota composition in four different laying hen lines?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">PERFORM PROTOCOL TESTS AND SEQUENCE CHECKS ? THE EXPERIENCE FROM MULTIOMICS MICROBIOTA DATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Jardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">25ème Séminaire des Doctorants du Département de Génétique Animale (SDDGA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930049v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise detection of antibiotic resistance genes in chicken microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6261,51 +6261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dienné, France. 2018</w:t>
@@ -6328,277 +6328,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of genomic regions associated with caecal microbiota composition in a broiler line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between intestinal and blood metabolome and fecal digestive efficiency in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017, Proceedings of the 10th European Symposium on Poultry Genetics</w:t>
+              <w:t xml:space="preserve">68th EAAP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.64, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607406v1</w:t>
+                <w:t xml:space="preserve">hal-01605148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between intestinal and blood metabolome and fecal digestive efficiency in chicken</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+                <w:t xml:space="preserve">Identification of genomic regions associated with caecal microbiota composition in a broiler line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceren Simsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th EAAP Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.64, 2017</w:t>
+              <w:t xml:space="preserve">10th European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017, Proceedings of the 10th European Symposium on Poultry Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605148v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a genetic selection led on digestive efficiency on gut microbiota composition in broiler chicken</w:t>
               </w:r>
@@ -6735,51 +6735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6860,51 +6860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6998,51 +6998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7241,103 +7241,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and quantification of antibiotic resistance gene variants in gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouléye Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9; Symposium on Antimicrobial Resistance in Animals and the Environment - ARAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Jul 2023, Tours (France), France</w:t>
@@ -7366,90 +7366,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effect of genetics, gut microbiota and environment on vaccine responses and welfare in hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Meme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7491,103 +7491,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A richer gut microbiota is related to better feed efficiency and diet adaptability in laying hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Jardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.740</w:t>
@@ -7642,64 +7642,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7750,90 +7750,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets combinés de la génétique et du microbiote intestinal sur la réponse vaccinale chez la poule pondeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7875,103 +7875,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effect of genetics and microbiota on variations in vaccine responses in hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress in Genetics Applied to Livestock Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
@@ -8013,64 +8013,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’altération du microbiote intestinal, de la génétique et du mode d’élevage sur des paramètres d’immunocompétence de poules pondeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8119,359 +8119,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving gut health by modulating the digestive microbiota of chickens? How metagenomics can help.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of genetics on microbiota composition and on Salmonella carriage in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2019, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738323v1</w:t>
+                <w:t xml:space="preserve">hal-04146202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du métagénome intestinal chez le porc et le poulet : perspectives appliquées</w:t>
+                <w:t xml:space="preserve">Biodiversity of the caecal microbiota and role of host genetics in its variations in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Gen2Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme Génomique Santé Biogenouest®. FRA., Mar 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786081v1</w:t>
+                <w:t xml:space="preserve">hal-03794627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of genetics on microbiota composition and on Salmonella carriage in chicken</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving gut health by modulating the digestive microbiota of chickens? How metagenomics can help.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">22. European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2019, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146202v1</w:t>
+                <w:t xml:space="preserve">hal-02738323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity of the caecal microbiota and role of host genetics in its variations in chicken</w:t>
+                <w:t xml:space="preserve">Etude du métagénome intestinal chez le porc et le poulet : perspectives appliquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">Congrès Gen2Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme Génomique Santé Biogenouest®. FRA., Mar 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794627v1</w:t>
+                <w:t xml:space="preserve">hal-02786081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment limiter la propagation des salmonelles en élevage de poulet ? Etude des rôles de la génétique de l’hôte et du microbiote intestinal.</w:t>
               </w:r>
@@ -8733,51 +8733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic selection on digestive efficiency impacts immune responses in the chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Härtle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8871,51 +8871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8960,428 +8960,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion and genetics in broilers</w:t>
+                <w:t xml:space="preserve">Apport de la génomique à l'étude de l'efficacité digestive chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Yvonne Boscher</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Son Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards the chicken of the future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Veterinary College - University of London. GBR., Apr 2014, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">10. Colloque Agenae, Génétique et Génomique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193902v1</w:t>
+                <w:t xml:space="preserve">hal-01193906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la génomique à l'étude de l'efficacité digestive chez le poulet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Digestive efficiency, gut microbiota and genetics – Are they interrelated?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Son Tran</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Colloque Agenae, Génétique et Génomique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">5. International Broiler Nutritionists' Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Queenstown, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193906v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestive efficiency, gut microbiota and genetics – Are they interrelated?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Digestion and genetics in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Yvonne Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Broiler Nutritionists' Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Queenstown, New Zealand</w:t>
+              <w:t xml:space="preserve">Towards the chicken of the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Veterinary College - University of London. GBR., Apr 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193811v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de QTL contrôlant l'efficacité digestive dans un croisement de lignées de poulets sélectionnées de façon divergentes pour ce caractère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Son T.-S. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9449,103 +9449,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of QTL controlling digestive efficiency and anatomy of the digestive tract in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Son Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Symposium on Poultry Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Venise, Italy. pp.49</w:t>
@@ -9794,90 +9794,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing resistance to colibacillosis of six chicken lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Symposium on Poultry Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Venise, Italy. pp.14</w:t>
@@ -9919,51 +9919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la génomique à l'étude de la résistance génétique aux maladies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10595,277 +10595,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des QTL aux gènes de résistance au portage de salmonelles chez le poulet.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Velge</w:t>
+                <w:t xml:space="preserve">Projet de pyroséquençage pour le développement d'EST et de SNP aviaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fravalo</w:t>
+                <w:t xml:space="preserve">Sophie S. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia K. Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Secula Tircazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753088v1</w:t>
+                <w:t xml:space="preserve">hal-02756545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de pyroséquençage pour le développement d'EST et de SNP aviaires.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katia K. Feve</w:t>
+                <w:t xml:space="preserve">Des QTL aux gènes de résistance au portage de salmonelles chez le poulet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Secula Tircazes</w:t>
+                <w:t xml:space="preserve">P. Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756545v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des QTL aux gènes de résistance au portage de salmonelles chez le poulet</w:t>
               </w:r>
@@ -10903,51 +10903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau (FR), France</w:t>
@@ -10989,51 +10989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delineation of a scab resistance gene cluster on linkage group 2 of apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.E. van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11114,77 +11114,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL analysis of the genetic architecture determining resistance to fire blight in an apple progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.E. van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Paulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11265,51 +11265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.E. van de Weg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.P. Kodde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11403,51 +11403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Colloque sur les Recherches Fruitières. Les apports de la biologie moléculaire en arboriculture fruitière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t>
@@ -12148,51 +12148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326871v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Racanati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al-Momen Sabuj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101686" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C.G. Jansseune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Lammers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen van Baal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard van der Laan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103650" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Seressia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106138" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640049v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103609" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103813" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158561v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104184" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Larsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13512-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00699-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Caidi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232418" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2467" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24978-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katy Chanteloup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2013.873531" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick a W Klemens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Spinner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.03.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2012.00261" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son T.-S. Tran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Salmon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fife" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Kaiser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-198" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-011-0600-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AA7A9EF654483DA6362D97F4DC88109B03C16E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mariani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01260" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kaiser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-42-11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667030v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zongo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933910000309" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46477595491291F7ADC78C98AC3E039DA56C38EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193537v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fablet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Bri&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Naya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.068130" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01884.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW5J3CRW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G.M. Bus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chagn&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.M. Bassett" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bowatte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0103-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EBBCB68ED4E002C118899D07DA3B8131F4A2FDD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaumont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Protais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prevost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:1999223" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663317v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Saliba-Colombani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng2050" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664978v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-006-9004-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP3PC94B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vedele Daniel-Vedele" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.082396" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675333v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. van Der Linden" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van de Weg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Schouten" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Arkel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. van de Weg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goerre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gebhardt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730204v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van der Laan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158617v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064398v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190952v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oul&#233;ye Sidibe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carmen Sanchez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146003v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jansseune" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hendriks" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445592v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170846v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127869v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930031v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930049v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337234v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733940v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607406v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Simsek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605148v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608757v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742634v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193931v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793278v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601108v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van de Weg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kodde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chartier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169802v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208807v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199104v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437234v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecoeur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_98" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794688v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798383v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738323v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786081v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146202v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794627v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790180v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786083v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608192v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Leloutre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742707v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740658v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193906v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193811v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000660v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019113v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365714v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193926v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004744v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000700v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750500v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755038v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754925v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaiser" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752859v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Protais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Prevost" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000317185" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753088v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fravalo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729117v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sellier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velge" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761887v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bus" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762736v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Paulin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763830v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Kodde" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurens" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600259v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. van de Weg" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dunemann" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601332v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Faure" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vallet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Joly" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Ruiz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825081v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326871v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Racanati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah-Al-Momen Sabuj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C.D. Cuyabano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101686" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C.G. Jansseune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart Lammers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen van Baal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557188v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard van der Laan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103650" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548377v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Seressia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106138" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637092v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103813" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103609" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Larsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13512-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cazals" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00699-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Caidi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232418" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2467" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24978-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katy Chanteloup" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Br&#233;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2013.873531" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193937v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Tran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-25" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick a W Klemens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Spinner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.03.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2012.00261" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son T.-S. Tran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Salmon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Fife" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Kaiser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-198" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-011-0600-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AA7A9EF654483DA6362D97F4DC88109B03C16E6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mariani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01260" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kaiser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-42-11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667030v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Zongo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933910000309" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46477595491291F7ADC78C98AC3E039DA56C38EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193537v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fablet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Minvielle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lelandais-Bri&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Naya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.068130" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01884.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW5J3CRW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663546v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G.M. Bus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chagn&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.M. Bassett" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bowatte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-007-0103-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7EBBCB68ED4E002C118899D07DA3B8131F4A2FDD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaumont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Protais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prevost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:1999223" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663317v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Saliba-Colombani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Camilleri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng2050" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664978v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-006-9004-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP3PC94B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vedele Daniel-Vedele" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.082396" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680796v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drouet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denanc&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. van de Weg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Brisset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675333v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. van Der Linden" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van de Weg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Schouten" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Arkel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faure" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goerre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gebhardt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064398v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158617v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730204v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ithurbide" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van der Laan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709617v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127869v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190952v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oul&#233;ye Sidibe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carmen Sanchez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146003v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jansseune" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Hendriks" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170846v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445592v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03930049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146084v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930031v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337234v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733940v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607406v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Simsek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608757v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742634v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193931v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793278v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601108v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van de Weg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kodde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chartier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169802v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208807v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burlot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199104v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04437234v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecoeur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_98" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794688v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798383v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445373v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Empeyta" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146202v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794627v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738323v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786081v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790180v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786083v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608192v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Leloutre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742707v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740658v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193906v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193811v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193902v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Yvonne Boscher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000660v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019113v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365714v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193926v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004744v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000700v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750500v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755038v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754925v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaiser" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752859v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Protais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Prevost" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000317185" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753088v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fravalo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729117v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sellier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Velge" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761887v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bus" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762736v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Paulin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763830v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Kodde" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurens" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600259v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. van de Weg" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dunemann" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601332v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Faure" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vallet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Joly" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Ruiz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605701v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dore" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825081v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>