--- v1 (2026-03-25)
+++ v2 (2026-04-19)
@@ -1316,165 +1316,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« ‘Un roman violent, rouge’ : puissance inaugurale du roman dans les premiers textes d’Annie Ernaux »</w:t>
+                <w:t xml:space="preserve">« Le quotidien au masculin : l’impensé du genre dans les théories du quotidien et les études littéraires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le roman français des années 1970, une rétrospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florence de Chalonge; Matthieu Rémy; Francesca Lorandini, May 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Rétrospectives et perspectives : femmes et genre en littérature, le temps du bilan ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Béatrice Bloch; Élina Galin; Natacha d'Orlando; Anne Debrosse, Nov 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125983v1</w:t>
+                <w:t xml:space="preserve">hal-05503212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le quotidien au masculin : l’impensé du genre dans les théories du quotidien et les études littéraires »</w:t>
+                <w:t xml:space="preserve">« Surveillance, auto-surveillance, veille : variations autour du desktop movie Clean with Me (After Dark) (G. Stemmer, 2019) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rétrospectives et perspectives : femmes et genre en littérature, le temps du bilan ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Béatrice Bloch; Élina Galin; Natacha d'Orlando; Anne Debrosse, Nov 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">You’re Gonna Need A Bigger Screen. Cultures visuelles sous surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rémi Lauvain; Meera Perampalam; Teresa Castro; Sébastien Lefait, Jun 2025, Paris Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503212v1</w:t>
+                <w:t xml:space="preserve">hal-05134906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jet lag et backlash : les théories féministes du cinéma face à la résistance critique française »</w:t>
               </w:r>
@@ -1523,165 +1523,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Surveillance, auto-surveillance, veille : variations autour du desktop movie Clean with Me (After Dark) (G. Stemmer, 2019) »</w:t>
+                <w:t xml:space="preserve">« Écrire sur les films en féministe : le cinéma dans la revue Sorcières (1975-1982) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">You’re Gonna Need A Bigger Screen. Cultures visuelles sous surveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rémi Lauvain; Meera Perampalam; Teresa Castro; Sébastien Lefait, Jun 2025, Paris Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’AFECCAV : Écrits sur l’écran : écrire pour, dans et au sujet des productions cinématographiques et audiovisuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134906v1</w:t>
+                <w:t xml:space="preserve">hal-05125974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Écrire sur les films en féministe : le cinéma dans la revue Sorcières (1975-1982) »</w:t>
+                <w:t xml:space="preserve">« ‘Un roman violent, rouge’ : puissance inaugurale du roman dans les premiers textes d’Annie Ernaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’AFECCAV : Écrits sur l’écran : écrire pour, dans et au sujet des productions cinématographiques et audiovisuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Le roman français des années 1970, une rétrospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence de Chalonge; Matthieu Rémy; Francesca Lorandini, May 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125974v1</w:t>
+                <w:t xml:space="preserve">hal-05125983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ‘Une sorte de destin de femme’: Annie Ernaux and anglophone women’s life writings, a specific corpus of intertextual references »</w:t>
               </w:r>
@@ -2253,51 +2253,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="025916E1"/>
+    <w:nsid w:val="FEB00D95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2484,51 +2484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-cardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1957-5782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281413843" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2024UNIP7122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ges/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/page/518466?srsltid=AfmBOopO_1Yd7Y4a9V0VJ1O1MQg4I4X2nYxAVeJ-byqmQMq44pTa20I8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Harris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hewison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Sauvage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Rostan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Froloff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04974868v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.20604" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.5198" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Auvinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974622v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126003v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126022v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126056v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-cardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1957-5782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281413843" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2024UNIP7122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ges/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/page/518466?srsltid=AfmBOopO_1Yd7Y4a9V0VJ1O1MQg4I4X2nYxAVeJ-byqmQMq44pTa20I8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Harris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hewison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Sauvage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Rostan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Froloff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04974868v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.20604" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.5198" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Auvinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974622v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126003v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126022v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126056v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>