--- v2 (2026-04-19)
+++ v3 (2026-05-16)
@@ -623,85 +623,85 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04974868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écritures de l'ordinaire : pour une approche pragmatique de la littérature</w:t>
+                <w:t xml:space="preserve">« Écritures de l'ordinaire : pour une approche pragmatique de la littérature »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
@@ -735,306 +735,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Introduction. Accorder un film à trois voix : Les Années Super 8 ou la partition d’un remontage »</w:t>
+                <w:t xml:space="preserve">« Usages de la photo, usages du cinéma dans Les Années et Mémoire de fille d’Annie Ernaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 79 (1), pp.109-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/r2050.079.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140646v1</w:t>
+                <w:t xml:space="preserve">hal-05563213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Chantal Akerman as &amp;quot;auteur&amp;quot;: contradictions of the discourse and posture of a filmmaker »</w:t>
+                <w:t xml:space="preserve">« Introduction. Accorder un film à trois voix : Les Années Super 8 ou la partition d’un remontage »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crossways Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Réalisatrices françaises et francophones, 5 (1)</w:t>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974777v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Girls (HBO, 2012-2017) et la possibilité d’une saisie du quotidien dans une série contemporaine »</w:t>
+                <w:t xml:space="preserve">« Chantal Akerman as &amp;quot;auteur&amp;quot;: contradictions of the discourse and posture of a filmmaker »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mise au Point</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crossways Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Réalisatrices françaises et francophones, 5 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/map.5198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04974598v1</w:t>
+                <w:t xml:space="preserve">hal-04974777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Girls (HBO, 2012-2017) et la possibilité d’une saisie du quotidien dans une série contemporaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise au Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/map.5198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La nourriture par le prisme de l’écriture sociologique et sensible du quotidien dans quelques textes d’Annie Ernaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postures, critique littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1044,1148 +1122,1217 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Politiques du féminisme et du judaïsme dans l'oeuvre de Chantal Akerman : une réévaluation matérialiste »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Auvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fanny Cardin; Charlie Hewison; C.E. Harris; Barnabé Sauvage; Anastasia Rostan; Garance Fromont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinématérialismes : Nouvelles approches matérialistes de l'audiovisuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mimésis, pp.159-176, 2024, Images, Médiums, 9788869764257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une intimité exposée : la femme d’intérieur dans les installations In the Mirror et Woman Sitting After Killing de Chantal Akerman »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eugénie Zvonkine; Macha Ovtchinnikova; Olga Kobryn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intérieurs sensibles de Chantal Akerman. Films et installations – passages esthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.123-136, 2024, Arts du spectacle - Images et sons, 978-2-7574-4186-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Figurer la cruauté du quotidien : l’écriture du réel dans le cinéma de Maurice Pialat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Leperchey; José Moure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filmer le quotidien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Impressions nouvelles, pp.157-172, 2019, 978-2-87449-724-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le quotidien au masculin : l’impensé du genre dans les théories du quotidien et les études littéraires »</w:t>
+                <w:t xml:space="preserve">« De la musique de chambre au film de chambre : étude d’une filiation intermédiale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rétrospectives et perspectives : femmes et genre en littérature, le temps du bilan ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Béatrice Bloch; Élina Galin; Natacha d'Orlando; Anne Debrosse, Nov 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Quand la musique de chambre s'empare des arts, quand les arts s'emparent de la musique de chambre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muriel Joubert; Céline Carenco, Apr 2026, Université Lyon III, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503212v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Surveillance, auto-surveillance, veille : variations autour du desktop movie Clean with Me (After Dark) (G. Stemmer, 2019) »</w:t>
+                <w:t xml:space="preserve">« Le quotidien au masculin : l’impensé du genre dans les théories du quotidien et les études littéraires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">You’re Gonna Need A Bigger Screen. Cultures visuelles sous surveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rémi Lauvain; Meera Perampalam; Teresa Castro; Sébastien Lefait, Jun 2025, Paris Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">Rétrospectives et perspectives : femmes et genre en littérature, le temps du bilan ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Béatrice Bloch; Élina Galin; Natacha d'Orlando; Anne Debrosse, Nov 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05134906v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jet lag et backlash : les théories féministes du cinéma face à la résistance critique française »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">#MeToo français dans le cinéma et les médias. Contribution à la fabrique d’un objet de recherche universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Écrire sur les films en féministe : le cinéma dans la revue Sorcières (1975-1982) »</w:t>
+                <w:t xml:space="preserve">« Surveillance, auto-surveillance, veille : variations autour du desktop movie Clean with Me (After Dark) (G. Stemmer, 2019) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’AFECCAV : Écrits sur l’écran : écrire pour, dans et au sujet des productions cinématographiques et audiovisuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">You’re Gonna Need A Bigger Screen. Cultures visuelles sous surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rémi Lauvain; Meera Perampalam; Teresa Castro; Sébastien Lefait, Jun 2025, Paris Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125974v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« ‘Un roman violent, rouge’ : puissance inaugurale du roman dans les premiers textes d’Annie Ernaux »</w:t>
+                <w:t xml:space="preserve">« Écrire sur les films en féministe : le cinéma dans la revue Sorcières (1975-1982) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le roman français des années 1970, une rétrospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florence de Chalonge; Matthieu Rémy; Francesca Lorandini, May 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’AFECCAV : Écrits sur l’écran : écrire pour, dans et au sujet des productions cinématographiques et audiovisuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125983v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« ‘Une sorte de destin de femme’: Annie Ernaux and anglophone women’s life writings, a specific corpus of intertextual references »</w:t>
+                <w:t xml:space="preserve">« ‘Un roman violent, rouge’ : puissance inaugurale du roman dans les premiers textes d’Annie Ernaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1974-2024: Annie Ernaux’s Years – a Global Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Élise Hugueny-Léger; Fabien Arribert-Narce, Oct 2024, Edimbourg (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">Le roman français des années 1970, une rétrospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence de Chalonge; Matthieu Rémy; Francesca Lorandini, May 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125992v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “On dirait qu’ils posent pour une photo qui n’en finit pas d’être prise” : mise en scène de la vie domestique dans La Femme gelée et Les Années d’Annie Ernaux, au regard des Années Super 8 »</w:t>
+                <w:t xml:space="preserve">« ‘Une sorte de destin de femme’: Annie Ernaux and anglophone women’s life writings, a specific corpus of intertextual references »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annie Ernaux et Les Années Super 8 : des textes aux films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fanny Cardin; Nathalie Froloff, Feb 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">1974-2024: Annie Ernaux’s Years – a Global Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Élise Hugueny-Léger; Fabien Arribert-Narce, Oct 2024, Edimbourg (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126003v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Esquisses pour une approche matérialiste de l'œuvre de Chantal Akerman »</w:t>
+                <w:t xml:space="preserve">« “On dirait qu’ils posent pour une photo qui n’en finit pas d’être prise” : mise en scène de la vie domestique dans La Femme gelée et Les Années d’Annie Ernaux, au regard des Années Super 8 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Auvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinématérialismes : Nouvelles approches matérialistes de l’audiovisuel (cinéma, médias, arts numériques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fanny Cardin, Garance Fromont, Charlie Hewison, Rémi Lauvain, Anastasia Rostan et Barnabé Sauvage, Oct 2022, Université Paris Cité, Paris, France</w:t>
+              <w:t xml:space="preserve">Annie Ernaux et Les Années Super 8 : des textes aux films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fanny Cardin; Nathalie Froloff, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126069v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La femme au foyer chez Annie Ernaux et Chantal Akerman : (dé)construction d’une figure du quotidien »</w:t>
+                <w:t xml:space="preserve">« Esquisses pour une approche matérialiste de l'œuvre de Chantal Akerman »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Auvinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale de l’AFECCAV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kira Kitsopanidou et Raphaëlle Moine, Sep 2019, Paris Université Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">Cinématérialismes : Nouvelles approches matérialistes de l’audiovisuel (cinéma, médias, arts numériques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fanny Cardin, Garance Fromont, Charlie Hewison, Rémi Lauvain, Anastasia Rostan et Barnabé Sauvage, Oct 2022, Université Paris Cité, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126035v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le pur et l'impur au service de l'écriture politique de la tache sexuelle et sociale dans Les Armoires vides d'Annie Ernaux »</w:t>
+                <w:t xml:space="preserve">« Dire l’aliénation dans la vie domestique : approche de l’écriture du quotidien chez Annie Ernaux dans La Femme gelée et Les Années »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pur et l'Impur, Figurations de la souillure et aspiration à la pureté dans la littérature du Moyen Âge à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Annabelle Bolot; Louise Dehondt; Kévin Hémery; Loïc Le Sayec, Sep 2019, Amiens (Université Picardie Jules Verne), France</w:t>
+              <w:t xml:space="preserve">L’économie littéraire de l’amour. Les écrivaines face à l’idéologie conjugale française (XIXe - XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126022v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dire l’aliénation dans la vie domestique : approche de l’écriture du quotidien chez Annie Ernaux dans La Femme gelée et Les Années »</w:t>
+                <w:t xml:space="preserve">« Le pur et l'impur au service de l'écriture politique de la tache sexuelle et sociale dans Les Armoires vides d'Annie Ernaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’économie littéraire de l’amour. Les écrivaines face à l’idéologie conjugale française (XIXe - XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Le Pur et l'Impur, Figurations de la souillure et aspiration à la pureté dans la littérature du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annabelle Bolot; Louise Dehondt; Kévin Hémery; Loïc Le Sayec, Sep 2019, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126009v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La femme au foyer chez Annie Ernaux et Chantal Akerman : (dé)construction d’une figure du quotidien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée doctorale de l’AFECCAV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kira Kitsopanidou et Raphaëlle Moine, Sep 2019, Paris Université Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l’écriture du quotidien dans les fictions littéraires et cinématographiques de la mobilité sociale. Tentative d’approche croisée entre analyse sociologique et esthétique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier doctoral Études interdisciplinaires du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIPOLIS, May 2018, Université Paris Diderot Paris 7, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2253,51 +2400,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEB00D95"/>
+    <w:nsid w:val="AB9E8371"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2484,51 +2631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-cardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1957-5782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281413843" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2024UNIP7122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ges/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/page/518466?srsltid=AfmBOopO_1Yd7Y4a9V0VJ1O1MQg4I4X2nYxAVeJ-byqmQMq44pTa20I8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Harris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hewison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Sauvage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Rostan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Froloff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04974868v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.20604" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974598v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.5198" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974737v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Auvinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974622v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126003v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126022v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126056v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-cardin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1957-5782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281413843" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2024UNIP7122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ges/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/page/518466?srsltid=AfmBOopO_1Yd7Y4a9V0VJ1O1MQg4I4X2nYxAVeJ-byqmQMq44pTa20I8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Harris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Hewison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Sauvage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Rostan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsmimesis.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Froloff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04974868v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.20604" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.079.0109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974777v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974598v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/map.5198" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Auvinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125992v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126069v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126009v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>