--- v0 (2026-03-12)
+++ v1 (2026-04-13)
@@ -1281,282 +1281,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage des vidéos en didactique professionnelle : statuts technique, pragmatique, épistémique et acceptabilité sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution de la didactique professionnelle au projet Enseigner à Produire Autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Olry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46, pp.55-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273192v1</w:t>
+                <w:t xml:space="preserve">hal-03706555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transmissions à l’oeuvre dans la transition agro-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germinal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la didactique professionnelle au projet Enseigner à Produire Autrement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’usage des vidéos en didactique professionnelle : statuts technique, pragmatique, épistémique et acceptabilité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55, pp.59-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.055.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706555v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transpositions à l’œuvre pour apprendre à réduire les pesticides</w:t>
               </w:r>
@@ -1633,64 +1633,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir ce qui ne se voit pas : regarder, voir, savoir en fromagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (3), pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1776,51 +1776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20, pp.175-196. </w:t>
@@ -1883,51 +1883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche plurididactique pour l’élaboration curriculaire dans l’enseignement des sciences techniques en formation professionnelle : propositions à partir de l’exemple de l’agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,90 +2004,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la réduction du recours aux pesticides: l’apport des didactiques aux questions d’action, de représentation et d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2210,497 +2210,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruptures ou ajustements provoqués entre pratiques agricoles et enseignement de ces pratiques : implantation et gouvernance de la réforme « Produire autrement »</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’acte de transmettre dans la relation salariale en milieu agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 135, pp.27-48</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 209, pp.31-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020960v1</w:t>
+                <w:t xml:space="preserve">hal-02024890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d'un bien commun à travers une démarche de sélection participative : le cas du blé dur adapté à l'AB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Garcia Parrilla</w:t>
+                <w:t xml:space="preserve">Les savoirs agronomiques dans les itinéraires de conception de référentiels de formation – Comment sont pris en compte les nouveaux enjeux sociétaux et les savoirs émergents ? Et quels rôles pour les agronomes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Savoirs agronomiques pour l'action, 6 (2), pp.71-81</w:t>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.151-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020911v1</w:t>
+                <w:t xml:space="preserve">hal-02025019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les savoirs agronomiques dans les itinéraires de conception de référentiels de formation – Comment sont pris en compte les nouveaux enjeux sociétaux et les savoirs émergents ? Et quels rôles pour les agronomes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+                <w:t xml:space="preserve">Ruptures ou ajustements provoqués entre pratiques agricoles et enseignement de ces pratiques : implantation et gouvernance de la réforme « Produire autrement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (2), pp.151-165</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 135, pp.27-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025019v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acte de transmettre dans la relation salariale en milieu agricole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction d'un bien commun à travers une démarche de sélection participative : le cas du blé dur adapté à l'AB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Garcia Parrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 209, pp.31-43</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Savoirs agronomiques pour l'action, 6 (2), pp.71-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024890v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel de transmission professionnelle et configurations de tutorat en situation de travail : une illustration dans le secteur agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (83), pp.49-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3128,51 +3128,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous apprennent les tensions et les dilemmes sur le travail réel du chercheur-intervenant lors d’une recherche intervention en sciences de l’éducation et de la formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Cartaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4309,204 +4309,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Symposium : Apprentissage et transmission de l’expérience en situation de travail : un dialogue entre ergonomie et formation d’adultes)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle de la diversité des expériences, des rapports aux mondes et de la mémoire dans la construction des objets de transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Rémery</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes rencontres du réseau international de recherche en éducation et en formation (REF 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers - Paris, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Acte du symposium « Apprentissage et transmission de l’expérience en situation de travail : un dialogue entre ergonomie et formation d’adultes » du REF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM Paris, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02047835v1</w:t>
+                <w:t xml:space="preserve">hal-02044521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la diversité des expériences, des rapports aux mondes et de la mémoire dans la construction des objets de transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Symposium : Apprentissage et transmission de l’expérience en situation de travail : un dialogue entre ergonomie et formation d’adultes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chatigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Olry</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acte du symposium « Apprentissage et transmission de l’expérience en situation de travail : un dialogue entre ergonomie et formation d’adultes » du REF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM Paris, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">15èmes rencontres du réseau international de recherche en éducation et en formation (REF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers - Paris, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044521v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02047835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles formes de transmission professionnelle pour quels types d'apprentissage ? Une enquête auprès d'agriculteurs et d'apprenants interagissant au travail</w:t>
               </w:r>
@@ -4643,51 +4643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « livrables » produits par la recherche agronomique et les organismes professionnels agricoles : en quoi font-ils ressource pour l’enseignement technique agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « La conception d’un artefact : approches ergonomiques et didactiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4876,51 +4876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission des &amp;quot; savoirs paysans &amp;quot; dans l'apprentissage du métier d'agriculteur biologique : construction d'une démarche de recherche pour l'analyser.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5117,51 +5117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chatigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 374 p., 2021, 979-10-240-1504-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5503,51 +5503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chatigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vanessa Rémery, Fanny Chrétien, Céline Chatigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprentissage et transmission de l'expérience en situation de travail : dialogue entre formation d'adultes et ergonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.11-36, 2021, 979-10-240-1504-0</w:t>
@@ -5662,51 +5662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4 - Transmission professionnelle et recours à la mémoire de métier. Analyse croisée de deux domaines professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vanessa Rémery, Fanny Chrétien, Céline Chatigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprentissage et transmission de l'expérience en situation de travail : dialogue entre formation d'adultes et ergonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.103-133, 2021, 979-10-240-1504-0</w:t>
@@ -5761,51 +5761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chatigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémery Vanessa (dir.), Chrétien Fanny (dir.), Chatigny Céline (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprentissage et transmission de l'expérience en situation de travail. Dialogue entre formation d'adultes et ergonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.315-321, 2020, 979-10-240-1504-0</w:t>
@@ -5985,51 +5985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Le travail, le transmettre et l’approprier dans les exploitations de maraîchage biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre la transmission du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6469,267 +6469,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion d’essaimage dans le passage de l’analyse du travail à la formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silva Numerica : une ressource pour une progressivité de l’apprentissage de la forêt du collège à la formation professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Institut Agro Dijon. 2022, 12 p</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Agro Dijon. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018835v1</w:t>
+                <w:t xml:space="preserve">hal-03898947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silva Numerica : une ressource pour une progressivité de l’apprentissage de la forêt du collège à la formation professionnelle ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La notion d’essaimage dans le passage de l’analyse du travail à la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Institut Agro Dijon. 2022</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Gagneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Agro Dijon. 2022, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03898947v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la motivation des élèves pour la réalisation de tâches d'apprentissage utilisant l'environnement virtuel éducatif Silva Numerica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6786,90 +6786,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vers un enseignement pluri-référencé des savoirs agronomiques, opératoire pour des pratiques agricoles compatibles avec le Plan Ecophyto »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7020,51 +7020,51 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Bourgogne, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2015DIJOL008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01218035v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -7159,51 +7159,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1887F52E"/>
+    <w:nsid w:val="18E3C89D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7390,51 +7390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-chretien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1958-7409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181254751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rappe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0046" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Seck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Schott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dulline Terrier-Gesbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelleine Mirabal-Cano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9615" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04919801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132py" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04144333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04144325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04144339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pujos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Candalh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03229582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8503" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.022.0027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03273192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.055.0059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03439005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03356709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.228.0067" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02930090v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.10523" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2826" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W05N5K31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3248" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095206v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138448666320022E12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02024924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721191025297856E12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020960v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Garcia Parrilla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02024890v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2701" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02024880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642991v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cqz5-et71" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Diop" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doerper" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-006-9043-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CPT4DVC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04262749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cartaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guidoni-Stoltz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Meignan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017341v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lelong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barbier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364828v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021469v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020684v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020674v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321155v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;mery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02044544v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03053774v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chatigny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02044521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047691v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02044567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047673v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746848v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800589v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801869v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3365-dynamiques-des-agricultures-biologiques.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525081v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1979/9782759242122/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193276v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03439257v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016458v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02044439v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02118380v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02044221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champsocial.com/book-comprendre_la_transmission_du_travail,903.html#couv" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.witto.2015.01.0083" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025273v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01.0009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796358v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025112v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1235/9782759221615/dynamiques-des-agricultures-biologiques" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018835v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gagneur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malaterre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03898947v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03899358v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03900851v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047932v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01218035v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-chretien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1958-7409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181254751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rappe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0046" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Seck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Schott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dulline Terrier-Gesbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelleine Mirabal-Cano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9615" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04919801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132py" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04144333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04144325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04144339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pujos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Candalh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03229582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8503" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.022.0027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03439005v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03273192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.055.0059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03356709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.228.0067" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02930090v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.10523" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2826" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W05N5K31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3248" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095206v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138448666320022E12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02024924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721191025297856E12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02024890v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020960v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Garcia Parrilla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2701" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02024880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642991v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cqz5-et71" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Diop" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doerper" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-006-9043-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CPT4DVC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04262749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cartaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guidoni-Stoltz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Meignan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017341v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lelong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barbier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364828v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021469v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020684v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020674v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321155v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;mery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02044544v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03053774v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02044521v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047835v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chatigny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047691v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02044567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047673v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746848v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800589v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801869v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3365-dynamiques-des-agricultures-biologiques.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525081v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1979/9782759242122/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193276v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03439257v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016458v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02044439v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02118380v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02044221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champsocial.com/book-comprendre_la_transmission_du_travail,903.html#couv" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.witto.2015.01.0083" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025273v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01.0009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796358v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025112v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1235/9782759221615/dynamiques-des-agricultures-biologiques" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03898947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gagneur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malaterre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03899358v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03900851v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047932v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01218035v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOL008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>