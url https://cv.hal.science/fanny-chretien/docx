--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -174,831 +174,866 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary framework for managing communities in sustainability transitions: insights from agroecological transitions</w:t>
+                <w:t xml:space="preserve">Faire dialoguer les expériences pour accompagner l’appropriation de savoirs agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwen Christiansen</w:t>
+                <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Levy</w:t>
+                <w:t xml:space="preserve">Mireille Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Akimowicz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11625-025-01711-w⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/144mt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263681v1</w:t>
+                <w:t xml:space="preserve">hal-05153691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser le transfert des connaissances : pragmatisation et élaboration du savoir en action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An interdisciplinary framework for managing communities in sustainability transitions: insights from agroecological transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Christiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Rappe</w:t>
+                <w:t xml:space="preserve">Mikaël Akimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+                <w:t xml:space="preserve">Camille Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Muñoz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadia Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025-3 (244), pp.46-58. </w:t>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.2079-2096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/edpe.244.0046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11625-025-01711-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369507v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire dialoguer les expériences pour accompagner l’appropriation de savoirs agroécologiques</w:t>
+                <w:t xml:space="preserve">Repenser le transfert des connaissances : pragmatisation et élaboration du savoir en action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cardona</w:t>
+                <w:t xml:space="preserve">Jonathan Rappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Navarrete</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+                <w:t xml:space="preserve">Gregory Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), </w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025-3 (244), pp.46-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/144mt⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/edpe.244.0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153691v1</w:t>
+                <w:t xml:space="preserve">hal-05369507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation et reconception d’un jeu éducatif par les acteurs de la formation agricole. L’exemple de MYMYX</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(2025). Repenser le transfert des connaissances : pragmatisation et élaboration du savoir en action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2025002⟩</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 244 (3), pp.46-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.244.0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998542v1</w:t>
+                <w:t xml:space="preserve">hal-05607223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formaliser les conceptualisations pragmatiques de professionnels, leur diversité et leur évolution pour re‑concevoir des formations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Travail de garde et enjeux d’apprentissage chez les bergers et éleveurs pastoraux : une approche didactique professionnelle de l’expérience pastorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.9615⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/132py⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550004v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail de garde et enjeux d’apprentissage chez les bergers et éleveurs pastoraux : une approche didactique professionnelle de l’expérience pastorale</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Appropriation et reconception d’un jeu éducatif par les acteurs de la formation agricole. L’exemple de MYMYX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auricoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médulline Terrier-Gesbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/132py⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.260 - 278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2025002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919801v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions et potentiels d’instrumentalisation dans l’enseignement de la gestion des bioagresseurs: Une analyse de sept artefacts en agronomie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Formaliser les conceptualisations pragmatiques de professionnels, leur diversité et leur évolution pour re‑concevoir des formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madelleine Mirabal-Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Représenter l’activité dans la conception, 21 (1), pp.9615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.9615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144333v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des instruments pour les situations d'apprentissage: Entre potentialités et obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1030,429 +1065,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation continue des enseignants en agronomie au service des nouveaux enjeux de l’enseignement agricole en matière de transitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Conditions et potentiels d’instrumentalisation dans l’enseignement de la gestion des bioagresseurs: Une analyse de sept artefacts en agronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Candalh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (2)</w:t>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (1), pp.72-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144339v1</w:t>
+                <w:t xml:space="preserve">hal-04144333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission au cœur des principes éducatifs chez les Compagnons du Devoir : une réflexion didactique à partir du témoignage d’un compagnon maréchal-ferrant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La formation continue des enseignants en agronomie au service des nouveaux enjeux de l’enseignement agricole en matière de transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pujos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Candalh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229582v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des savoirs raisonnés (scolaires, procéduraux et scientifiques) à leur pragmatisation dans l’activité d’apprenants : l’exemple du diagnostic de station forestière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les transpositions à l’œuvre pour apprendre à réduire les pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ta.022.0027⟩</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228, pp.67-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.228.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395724v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la didactique professionnelle au projet Enseigner à Produire Autrement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Des savoirs raisonnés (scolaires, procéduraux et scientifiques) à leur pragmatisation dans l’activité d’apprenants : l’exemple du diagnostic de station forestière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.27-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ta.022.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706555v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transmissions à l’oeuvre dans la transition agro-écologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La transmission au cœur des principes éducatifs chez les Compagnons du Devoir : une réflexion didactique à partir du témoignage d’un compagnon maréchal-ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Germinal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.137-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.8503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439005v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage des vidéos en didactique professionnelle : statuts technique, pragmatique, épistémique et acceptabilité sociale</w:t>
               </w:r>
@@ -1464,51 +1495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 55, pp.59-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1536,839 +1567,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transpositions à l’œuvre pour apprendre à réduire les pesticides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les transmissions à l’oeuvre dans la transition agro-écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Germinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356709v1</w:t>
+                <w:t xml:space="preserve">hal-03439005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir ce qui ne se voit pas : regarder, voir, savoir en fromagerie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Contribution de la didactique professionnelle au projet Enseigner à Produire Autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Olry</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Veillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46, pp.55-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930090v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La multiréférentialité des savoirs dans les disciplines technologiques et la question de la référence pour le savoir à enseigner : l’exemple de l’agronomie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Voir ce qui ne se voit pas : regarder, voir, savoir en fromagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rdst.2826⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rac.10523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04019010v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche plurididactique pour l’élaboration curriculaire dans l’enseignement des sciences techniques en formation professionnelle : propositions à partir de l’exemple de l’agronomie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">La multiréférentialité des savoirs dans les disciplines technologiques et la question de la référence pour le savoir à enseigner : l’exemple de l’agronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.3248⟩</w:t>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.175-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.2826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094058v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la réduction du recours aux pesticides: l’apport des didactiques aux questions d’action, de représentation et d’apprentissage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie David</w:t>
+                <w:t xml:space="preserve">Approche plurididactique pour l’élaboration curriculaire dans l’enseignement des sciences techniques en formation professionnelle : propositions à partir de l’exemple de l’agronomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5138448666320022E12⟩</w:t>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (2), pp.53-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.3248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095206v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre le métier d'agriculteur bio : quelles transmissions pour quelles acquisitions?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enseigner la réduction du recours aux pesticides: l’apport des didactiques aux questions d’action, de représentation et d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 51, pp.105 - 120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.4721191025297856E12⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 59, pp.119-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5138448666320022E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024924v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acte de transmettre dans la relation salariale en milieu agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Apprendre le métier d'agriculteur bio : quelles transmissions pour quelles acquisitions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.105 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4721191025297856E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024890v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savoirs agronomiques dans les itinéraires de conception de référentiels de formation – Comment sont pris en compte les nouveaux enjeux sociétaux et les savoirs émergents ? Et quels rôles pour les agronomes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2436,77 +2471,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 135, pp.27-48</w:t>
@@ -2548,51 +2583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d'un bien commun à travers une démarche de sélection participative : le cas du blé dur adapté à l'AB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Garcia Parrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2637,474 +2672,543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel de transmission professionnelle et configurations de tutorat en situation de travail : une illustration dans le secteur agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">L’acte de transmettre dans la relation salariale en milieu agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 209, pp.31-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020860v1</w:t>
+                <w:t xml:space="preserve">hal-02024890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation de tutorat dans les espaces-test agricoles : une mise à l’épreuve de l’apprendre et du transmettre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Potentiel de transmission professionnelle et configurations de tutorat en situation de travail : une illustration dans le secteur agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et apprentissage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (83), pp.49-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.2701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024880v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conceptions de la nature et du vivant : quelles places ont-elles dans les espaces d'apprentissage agricole ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La relation de tutorat dans les espaces-test agricoles : une mise à l’épreuve de l’apprendre et du transmettre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 219, pp.131-140</w:t>
+              <w:t xml:space="preserve">Travail et apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.51-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642991v1</w:t>
+                <w:t xml:space="preserve">hal-02024880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission professionnelle en agriculture biologique, ou comment à la fois se comprendre et apprendre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les conceptions de la nature et du vivant : quelles places ont-elles dans les espaces d'apprentissage agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 219, pp.131-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643004v1</w:t>
+                <w:t xml:space="preserve">hal-02642991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La transmission professionnelle en agriculture biologique, ou comment à la fois se comprendre et apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.297-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/cqz5-et71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hairy root and tissue cultures of Leucojum aestivum L.—relationships to galanthamine content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ptak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Doerper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (1), pp.137-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11101-006-9043-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3114,1846 +3218,1846 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous apprennent les tensions et les dilemmes sur le travail réel du chercheur-intervenant lors d’une recherche intervention en sciences de l’éducation et de la formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Cartaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles 2023. Se construire avec et dans le monde : part d’autrui, part de soi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités et limites de la vidéoformation pour faciliter l’apprentissage de savoir-faire chez les bergers et éleveurs pastoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque international de Didactique professionnelle. Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que l'usage d'un artefact fait au sujet : l'exemple d'enseignants en lycées agricoles dans la cadre du plan &amp;quot;Enseigner à produire autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du travail et de la formation pour le développement professionnel des éleveurs pâturants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du réseau Formation Professionnelle et Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training for alternative livestock practices: from agroecological to educational innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madelleine Mirabal-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Work in Agriculture (ISWA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former et s’exercer à la démarche de diagnostic de stations forestières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque international de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle, Oct 2019, Longueuil, Canada. pp.74-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage didactique de ressources pour enseigner une protection des cultures économe en pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque international de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Recherches et Pratiques en Didactique Professionnelle, Oct 2019, Longueuil, Canada. pp.131-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination du symposium : « Usages de dispositifs sociotechniques et activités instrumentées au service du développement de l'intelligence professionnelle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans 5e colloque international de didactique professionnelle « Former et développer l’intelligence professionnelle ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sherbrooke (Canada) , Oct 2019, Longueuil, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et usage d’un environnement virtuel éducatif. Quelles spécifications didactiques pour faire apprendre la complexité de la gestion durable de la forêt ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La conception d’un Environnement Virtuel Educatif : rencontre des mondes et potentiel de développement de l’activité de co-conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Loizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Curriculum et Objectif du Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EARLI SIG Conference : learning and professional development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Sep 2018, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021457v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et usage d’un environnement virtuel éducatif. Quelles spécifications didactiques pour faire apprendre la complexité de la gestion durable de la forêt ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Concevoir un environnement virtuel éducatif : quelles spécifications didactiques pour faire apprendre la complexité de la gestion durable de la forêt ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Loizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Quel(s) curriculum pour les Objectifs d Développement Durable » ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIRDEF, Apr 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Curriculum et ODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montpellier, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044544v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception d’un EVE : rencontres des mondes et développement potentiel de l’activité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Conception et usage d’un environnement virtuel éducatif. Quelles spécifications didactiques pour faire apprendre la complexité de la gestion durable de la forêt ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Loizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARLI SIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque Curriculum et Objectif du Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082707v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception d’un Environnement Virtuel Educatif : rencontre des mondes et potentiel de développement de l’activité de co-conception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Conception et usage d’un environnement virtuel éducatif. Quelles spécifications didactiques pour faire apprendre la complexité de la gestion durable de la forêt ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Loizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARLI SIG Conference : learning and professional development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Sep 2018, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque « Quel(s) curriculum pour les Objectifs d Développement Durable » ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRDEF, Apr 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047722v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir un environnement virtuel éducatif : quelles spécifications didactiques pour faire apprendre la complexité de la gestion durable de la forêt ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La conception d’un EVE : rencontres des mondes et développement potentiel de l’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Loizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curriculum et ODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Montpellier, France. pp.18</w:t>
+              <w:t xml:space="preserve">EARLI SIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053774v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la diversité des expériences, des rapports aux mondes et de la mémoire dans la construction des objets de transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acte du symposium « Apprentissage et transmission de l’expérience en situation de travail : un dialogue entre ergonomie et formation d’adultes » du REF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM Paris, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Symposium : Apprentissage et transmission de l’expérience en situation de travail : un dialogue entre ergonomie et formation d’adultes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chatigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes rencontres du réseau international de recherche en éducation et en formation (REF 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire National des Arts et Métiers - Paris, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02047835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles formes de transmission professionnelle pour quels types d'apprentissage ? Une enquête auprès d'agriculteurs et d'apprenants interagissant au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la Recherche en Education et en Formation - AREF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre le métier d’agriculteur bio : quelles transmissions pour quelles acquisitions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciag AB « Dynamiques de développement des systèmes agricoles et alimentaires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agrocampus Ouest, Apr 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « livrables » produits par la recherche agronomique et les organismes professionnels agricoles : en quoi font-ils ressource pour l’enseignement technique agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « La conception d’un artefact : approches ergonomiques et didactiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation particulière de tutorat dans les espaces-test agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AREF 2013 : Actualité de la Recherche en Éducation et en Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Enseignants et Chercheurs en Sciences de l'Education (AECSE). Nanterre, FRA.; Société Suisse pour la Recherche en Education (SSRE). Aarau, CHE.; Assocation Belge francophone des Chercheurs en Education (ABC-Educ). Bruxelles, BEL., Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission professionnelle en agriculture biologique, ou comment à la fois se comprendre et apprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DinABio : Développement &amp; innovation en agriculture biologique. Colloque national</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Agriculture Biologique (ITAB). FRA., Nov 2013, Tours, France. 250 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission des &amp;quot; savoirs paysans &amp;quot; dans l'apprentissage du métier d'agriculteur biologique : construction d'une démarche de recherche pour l'analyser.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00800589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4963,111 +5067,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonner les compromis : une compétence pratique pour l’agriculteur. Regard croisé de deux espaces de construction de savoirs et de deux approches didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Malek Cancian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence: Ecole Chercheur "Produire et mobiliser différentes formes de connaissances pour et sur la transformation des systèmes agricoles : regards interdisciplinaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Port-Barcarès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5077,249 +5181,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage et transmission de l'expérience en situation de travail : Dialogue entre formation d'adultes et ergonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chatigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 374 p., 2021, 979-10-240-1504-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des agricultures biologiques. Effets de contexte et appropriations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 260 p., 2014, Sciences en Partage (Quae), 9782759221592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/quae.cardo.2014.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5329,1129 +5433,1129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autonomisation au travail d’éleveurs qui valorisent des milieux semi-naturels par le pâturage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madelleine Mirabal-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gouttenoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Hostiou; Pierre Gasselin; Benoît Dedieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOUVELLES FORMES DE TRAVAIL EN AGRICULTURE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-121, 2026, 978-2-7592-4211-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4212-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. L'apprentissage et la transmission de l'expérience en situation de travail : enjeux sociaux et théoriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Chapitre 4 - Transmission professionnelle et recours à la mémoire de métier. Analyse croisée de deux domaines professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Chatigny</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vanessa Rémery, Fanny Chrétien, Céline Chatigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprentissage et transmission de l'expérience en situation de travail : dialogue entre formation d'adultes et ergonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.11-36, 2021, 979-10-240-1504-0</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.103-133, 2021, 979-10-240-1504-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193276v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 7 - La transmission professionnelle : comme une condition d’apprentissage en milieu de travail ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Introduction. L'apprentissage et la transmission de l'expérience en situation de travail : enjeux sociaux et théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Fassier Christian (coord.), Lhuillier Dominique (coord.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chatigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vanessa Rémery, Fanny Chrétien, Céline Chatigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octarès, pp. 145-168, 2021, 978-2-36630-119-9</w:t>
+              <w:t xml:space="preserve">Apprentissage et transmission de l'expérience en situation de travail : dialogue entre formation d'adultes et ergonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.11-36, 2021, 979-10-240-1504-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439257v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4 - Transmission professionnelle et recours à la mémoire de métier. Analyse croisée de deux domaines professionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Chapitre 7 - La transmission professionnelle : comme une condition d’apprentissage en milieu de travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Vanessa Rémery, Fanny Chrétien, Céline Chatigny. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fassier Christian (coord.), Lhuillier Dominique (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprentissage et transmission de l'expérience en situation de travail : dialogue entre formation d'adultes et ergonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.103-133, 2021, 979-10-240-1504-0</w:t>
+              <w:t xml:space="preserve">Travail et transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp. 145-168, 2021, 978-2-36630-119-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193247v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion. Les apprentissages et la transmission en situation de travail à l’aune de la professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Rémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chatigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémery Vanessa (dir.), Chrétien Fanny (dir.), Chatigny Céline (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprentissage et transmission de l'expérience en situation de travail. Dialogue entre formation d'adultes et ergonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.315-321, 2020, 979-10-240-1504-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre le travail agricole au démarrage d’une installation : construction d’une démarche de recherche pour l’analyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles raisons d’agir des acteurs de la pêche et de l’agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae Editions, 2016, 978-2-7592-2569-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission du travail agricole au démarrage d'une installation : comment l'analyser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles raisons d'agir des acteurs de la pêche de l'agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-7592-2569-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Le travail, le transmettre et l’approprier dans les exploitations de maraîchage biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Olry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre la transmission du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ social Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-122, 2015, 978-2-35371-895-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.witto.2015.01.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler avec des bêtes, des humains, des champs et des légumes : le cas d’un collectif installé en agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre à travailler avec le vivant. Développement durable et didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Raison et passions, pp.237-261, 2014, 9782917645369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des agricultures biologiques. Effets de contexte et appropriations : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ripoll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fanny Chrétien; Benoît Leroux; Fabrice Ripoll; Delphine Thivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques des agricultures biologiques. Effets de contexte et appropriations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae Educagri Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 260 p., 2014, Sciences en Partage (Quae), 978-2-7592-2159-2 978-2-84444-966-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/quae.cardo.2014.01.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre et se tester avant de s'installer en maraîchage biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques des agricultures biologiques. Effets de contexte et appropriations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae Educagri Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 260 p., 2014, Sciences en Partage (Quae), 978-2-7592-2159-2 978-2-84444-966-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre et se tester comme agriculteur biologique : ce qui se joue dans les situations interactionnelles de tutorat avant installation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures Biologiques. Dynamiques d'appropriation et effets de contexte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Quae; Educagri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9782759221592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6461,637 +6565,637 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silva Numerica : une ressource pour une progressivité de l’apprentissage de la forêt du collège à la formation professionnelle ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La notion d’essaimage dans le passage de l’analyse du travail à la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Institut Agro Dijon. 2022</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Gagneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Agro Dijon. 2022, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03898947v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion d’essaimage dans le passage de l’analyse du travail à la formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Silva Numerica : une ressource pour une progressivité de l’apprentissage de la forêt du collège à la formation professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Institut Agro Dijon. 2022, 12 p</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Agro Dijon. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04018835v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la motivation des élèves pour la réalisation de tâches d'apprentissage utilisant l'environnement virtuel éducatif Silva Numerica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guidoni-Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Agro Dijon. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Vers un enseignement pluri-référencé des savoirs agronomiques, opératoire pour des pratiques agricoles compatibles avec le Plan Ecophyto »</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Office National de l'Eau et des Milieux Aquatiques. 2016</w:t>
+                <w:t xml:space="preserve">Guide méthodologique pour l’usage, la diffusion ou la conception de ressources pédagogiques destinées à l’enseignement technique agricole dans une perspective d’apprendre à produire autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] AgroSup Dijon. 2016, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900851v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide méthodologique pour l’usage, la diffusion ou la conception de ressources pédagogiques destinées à l’enseignement technique agricole dans une perspective d’apprendre à produire autrement</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[0] AgroSup Dijon. 2016, pp.40</w:t>
+                <w:t xml:space="preserve">« Vers un enseignement pluri-référencé des savoirs agronomiques, opératoire pour des pratiques agricoles compatibles avec le Plan Ecophyto »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Métral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office National de l'Eau et des Milieux Aquatiques. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047932v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculteurs et apprenants au travail. : la transmission professionnelle dans les exploitations agrobiologiques : une approche par les configurations sociales et les situations d'interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Bourgogne, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015DIJOL008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01218035v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7159,51 +7263,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18E3C89D"/>
+    <w:nsid w:val="14826621"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7390,51 +7494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-chretien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1958-7409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181254751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369507v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rappe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0046" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Seck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Schott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dulline Terrier-Gesbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelleine Mirabal-Cano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9615" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04919801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132py" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04144333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04144325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04144339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pujos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Candalh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03229582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8503" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395724v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.022.0027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03439005v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03273192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.055.0059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03356709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.228.0067" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02930090v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.10523" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2826" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W05N5K31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3248" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095206v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138448666320022E12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02024924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721191025297856E12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02024890v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020960v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Garcia Parrilla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2701" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02024880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642991v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cqz5-et71" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Diop" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doerper" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-006-9043-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CPT4DVC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04262749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cartaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guidoni-Stoltz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Meignan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017341v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lelong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barbier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364828v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021469v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020684v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020674v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321155v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;mery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02044544v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03053774v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02044521v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047835v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chatigny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047691v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02044567v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047673v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746848v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800589v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047772v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193263v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801869v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3365-dynamiques-des-agricultures-biologiques.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525081v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1979/9782759242122/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193276v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03439257v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016458v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02044439v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02118380v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02044221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champsocial.com/book-comprendre_la_transmission_du_travail,903.html#couv" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.witto.2015.01.0083" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025273v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01.0009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796358v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025112v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1235/9782759221615/dynamiques-des-agricultures-biologiques" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03898947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gagneur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malaterre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03899358v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03900851v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047932v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01218035v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOL008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-chretien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1958-7409" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181254751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153691v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rappe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mu&#241;oz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.244.0046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04919801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132py" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998542v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Seck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Schott" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dulline Terrier-Gesbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelleine Mirabal-Cano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9615" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04144325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04144333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04144339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pujos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Candalh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03356709v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.228.0067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03395724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.022.0027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03229582v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8503" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03273192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;tral" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.055.0059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03439005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02930090v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.10523" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019010v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2826" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-W05N5K31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094058v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek Cancian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3248" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02095206v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138448666320022E12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02024924v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721191025297856E12" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020960v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Garcia Parrilla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02024890v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02020860v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2701" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02024880v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642991v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/cqz5-et71" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660621v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Diop" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doerper" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-006-9043-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CPT4DVC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04262749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Cartaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guidoni-Stoltz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Meignan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017341v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lelong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03981329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020684v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020674v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321155v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa R&#233;mery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03053774v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02044544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082707v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02044521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047835v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chatigny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047691v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02044567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047673v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749282v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746848v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047772v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193263v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801869v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ripoll" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3365-dynamiques-des-agricultures-biologiques.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525081v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gouttenoire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1979/9782759242122/nouvelles-formes-de-travail-en-agriculture" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193247v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03193276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03439257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02044439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02118380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02044221v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.champsocial.com/book-comprendre_la_transmission_du_travail,903.html#couv" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.witto.2015.01.0083" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025273v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799482v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.cardo.2014.01.0009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02025112v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1235/9782759221615/dynamiques-des-agricultures-biologiques" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gagneur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malaterre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03898947v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03899358v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cl&#233;ment" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02047932v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03900851v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01218035v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOL008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>