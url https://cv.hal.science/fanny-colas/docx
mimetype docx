--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -502,429 +502,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Water Impoundments Have Local and Longitudinal Impacts on Carbon Cycling Along a River Network</w:t>
+                <w:t xml:space="preserve">Potential impacts of floating photovoltaics on carbon fluxes across aquatic-terrestrial boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Silverthorn</w:t>
+                <w:t xml:space="preserve">Paul Vouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chanudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Colas</w:t>
+                <w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sarremejane</w:t>
+                <w:t xml:space="preserve">Björn Wissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+                <w:t xml:space="preserve">Thierry Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Metaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.70002⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 426, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2025005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184958v1</w:t>
+                <w:t xml:space="preserve">hal-05074589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impacts of floating photovoltaics on carbon fluxes across aquatic-terrestrial boundaries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Floating photovoltaics strongly reduce water temperature: A whole-lake experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t>
+                <w:t xml:space="preserve">Regina L.G. Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Wissel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Metaireau</w:t>
+                <w:t xml:space="preserve">Chloé Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/kmae/2025005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 375, pp.124230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074589v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating photovoltaics strongly reduce water temperature: A whole-lake experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small Water Impoundments Have Local and Longitudinal Impacts on Carbon Cycling Along a River Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Silverthorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chanudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina L.G. Nobre</w:t>
+                <w:t xml:space="preserve">Romain Sarremejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Vagnon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Azémar</w:t>
+                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 375, pp.124230. </w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (8), pp.1630-1642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rra.70002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922640v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Effects of Eutrophication and Warming on Freshwater Ecosystems Across Ecological Levels</w:t>
               </w:r>
@@ -1021,295 +1021,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t>
+                <w:t xml:space="preserve">Human activities shape global patterns of decomposition rates in rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+                <w:t xml:space="preserve">Scott Tiegs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">Krista A Capps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronny Lauerwald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Colas</w:t>
+                <w:t xml:space="preserve">David Costello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Masclaux</w:t>
+                <w:t xml:space="preserve">John Paul Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/rio.10.e136661⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 384 (6701), pp.1191-1195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adn1262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746441v1</w:t>
+                <w:t xml:space="preserve">hal-04652223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human activities shape global patterns of decomposition rates in rivers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krista A Capps</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Costello</w:t>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Paul Schmidt</w:t>
+                <w:t xml:space="preserve">Ronny Lauerwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J Patrick</w:t>
+                <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 384 (6701), pp.1191-1195. </w:t>
+              <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.e136661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adn1262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/rio.10.e136661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652223v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des oxydes de fer, déstockage du carbone des sols noyés, et émission de méthane par un réservoir tropical</w:t>
               </w:r>
@@ -1580,51 +1580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1813,64 +1813,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Patterns and Controls of Nutrient Immobilization on Decomposing Cellulose in Riverine Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Tiegs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Boyero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2224,51 +2224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and Temporal Variability of Diffusive CO 2 and CH 4 Fluxes From the Amazonian Reservoir Petit‐Saut (French Guiana) Reveals the Importance of Allochthonous Inputs for Long‐Term C Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2479,64 +2479,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global patterns and drivers of ecosystem functioning in rivers and riparian zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Tiegs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Costello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Isken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5827,51 +5827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Peroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6730,51 +6730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Lucia Guimar&#227;es Nobre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2025006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas M. Usoof" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126357" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184958v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Silverthorn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vouhe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Wissel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Metaireau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2025005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922640v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina L.G. Nobre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124230" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Marin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70410" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Tiegs" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista A Capps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Schmidt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Patrick" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn1262" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169504" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Nobre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tudesque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113852" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Boyero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Canhoto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Capps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007163" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Salmon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106509" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161901v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006602" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Burdon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105466" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359298v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Isken" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcintyre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav0486" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609535v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biffi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffaille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyx070" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609536v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Solimini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Battin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gafny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12913" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516809v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chambord" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escolar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12883" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.01.061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ferrari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga-Perez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016042" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.027" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vigneron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.09.033" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQT9KGS0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114464v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12060" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFVFKTM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119889v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F&#233;rard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Roger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1355-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0T3JQHJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.12.037" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05465877v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829274v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cousin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828839v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tocaben" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;line Garcia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832237v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vallier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04877785v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291970v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Poisson Caillault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosjean" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neaud Masson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouillet Maxime" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173160v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558750v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594119v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593032v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593041v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05466143v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rodriguez Perez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Valentin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869907v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295270v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851102v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Frainer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bruder" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Ferreira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan G Mckie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_21" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0386" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Lucia Guimar&#227;es Nobre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2025006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas M. Usoof" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126357" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vouhe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Wissel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Metaireau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2025005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina L.G. Nobre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124230" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Silverthorn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Marin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70410" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Tiegs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista A Capps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Schmidt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Patrick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn1262" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169504" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Nobre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tudesque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113852" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Boyero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Canhoto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Capps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007163" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Salmon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106509" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161901v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006602" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Burdon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105466" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359298v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Isken" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcintyre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav0486" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609535v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biffi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffaille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyx070" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609536v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Solimini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Battin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gafny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12913" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516809v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chambord" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escolar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12883" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.01.061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ferrari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga-Perez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016042" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.027" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vigneron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.09.033" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQT9KGS0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114464v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12060" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFVFKTM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119889v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F&#233;rard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Roger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1355-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0T3JQHJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.12.037" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05465877v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829274v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cousin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828839v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tocaben" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;line Garcia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832237v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vallier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04877785v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291970v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Poisson Caillault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosjean" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neaud Masson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouillet Maxime" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173160v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558750v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594119v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593032v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593041v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05466143v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rodriguez Perez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Valentin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869907v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295270v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851102v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Frainer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bruder" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Ferreira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan G Mckie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_21" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0386" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>