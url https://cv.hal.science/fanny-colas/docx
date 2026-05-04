--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -100,697 +100,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom assemblages colonizing floating photovoltaic floaters are distinct from those in benthic and pelagic compartments of gravel pit lakes</w:t>
+                <w:t xml:space="preserve">Floating photovoltaics strongly reduce water temperature: A whole-lake experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Lucia Guimarães Nobre</w:t>
+                <w:t xml:space="preserve">Regina L.G. Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+                <w:t xml:space="preserve">Chloé Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Azémar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Parthuisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 426, pp.10. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 375, pp.124230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/kmae/2025006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107222v1</w:t>
+                <w:t xml:space="preserve">hal-04922640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom assemblages colonizing floating photovoltaic floaters are distinct from those in benthic and pelagic compartments of gravel pit lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Lucia Guimarães Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Parthuisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Ecological, evolutionary and environmental implications of floating photovoltaics, 426, pp.10. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+              <w:t xml:space="preserve">, 2025, 426, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/kmae/2025006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075544v1</w:t>
+                <w:t xml:space="preserve">hal-05107222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse gas dynamics in fishponds: management versus environmental controls in a complex aqua-agriculture system, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diatom assemblages colonizing floating photovoltaic floaters are distinct from those in benthic and pelagic compartments of gravel pit lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Lucia Guimarães Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Mari</w:t>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Colas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jules Blanc</w:t>
+                <w:t xml:space="preserve">Nathalie Parthuisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126357⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Ecological, evolutionary and environmental implications of floating photovoltaics, 426, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2025006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150920v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impacts of floating photovoltaics on carbon fluxes across aquatic-terrestrial boundaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Greenhouse gas dynamics in fishponds: management versus environmental controls in a complex aqua-agriculture system, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Vouhe</w:t>
+                <w:t xml:space="preserve">Anas M. Usoof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Metaireau</w:t>
+                <w:t xml:space="preserve">Jules Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/kmae/2025005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 390, pp.126357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074589v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating photovoltaics strongly reduce water temperature: A whole-lake experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential impacts of floating photovoltaics on carbon fluxes across aquatic-terrestrial boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vouhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Wissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina L.G. Nobre</w:t>
+                <w:t xml:space="preserve">Thierry Lengagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Vagnon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Azémar</w:t>
+                <w:t xml:space="preserve">Anne Metaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 375, pp.124230. </w:t>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 426, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2025005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922640v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Water Impoundments Have Local and Longitudinal Impacts on Carbon Cycling Along a River Network</w:t>
               </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Silverthorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sarremejane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -923,77 +923,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Effects of Eutrophication and Warming on Freshwater Ecosystems Across Ecological Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Lauerwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1446,51 +1446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1705,64 +1705,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Tudesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1947,51 +1947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem maturity modulates greenhouse gases fluxes from artificial lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2094,51 +2094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floating Littoral Zone (FLOLIZ): A solution to sustain macroinvertebrate communities in regulated lakes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Westrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2211,51 +2211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and Temporal Variability of Diffusive CO 2 and CH 4 Fluxes From the Amazonian Reservoir Petit‐Saut (French Guiana) Reveals the Importance of Allochthonous Inputs for Long‐Term C Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2345,51 +2345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a simple global-standard bioassay for a key ecosystem process: organic-matter decomposition using cotton strips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2652,51 +2652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2741,321 +2741,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroinvertebrate community traits and nitrate removal in stream sediments</w:t>
+                <w:t xml:space="preserve">Two microcrustaceans affect microbial and macroinvertebrate-driven litter breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Yao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sophie Chambord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escolar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 62, pp.929-944. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12913⟩</w:t>
+              <w:t xml:space="preserve">, 2017, vol. 62 (n° 3), pp. 530-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609536v1</w:t>
+                <w:t xml:space="preserve">hal-01516809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two microcrustaceans affect microbial and macroinvertebrate-driven litter breakdown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macroinvertebrate community traits and nitrate removal in stream sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chambord</w:t>
+                <w:t xml:space="preserve">A.G. Solimini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Tackx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Chauvet</w:t>
+                <w:t xml:space="preserve">T.J. Battin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Escolar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Gafny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, vol. 62 (n° 3), pp. 530-543. </w:t>
+              <w:t xml:space="preserve">, 2017, 62, pp.929-944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516809v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale dependency in the hydromorphological control of a stream ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3283,51 +3283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dam-associated multiple-stressor impacts on fungal biomass and richness reveal the initial signs of ecosystem functioning impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3417,51 +3417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of a niche-based approach to ecological risk assessment: Using macroinvertebrate species under multiple stressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3546,51 +3546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic impacts of sediment contamination and dam presence on river functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3692,51 +3692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic indicators of sediment quality associated with run-of-river reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3838,51 +3838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-dependency of macroinvertebrates communities responses to contaminated sediments within run-of-river dams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3913,1733 +3913,1733 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A synopsis of the RhônEco programme: a long-term observatory of the Rhône River ecological restoration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cattanéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'étude écologique des processus écosystémiques à l'analyse de leur émergence dans les arènes des scientifiques et des gestionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15e Colloque « Mémoires du Rhône » – Le Rhône frontière et trait d’union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires du Rhône, Sep 2024, Monthey, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles évolutions des pratiques scientifiques dans le suivi de la restauration écologique du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'Eau (DSSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bordaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greenhouse gases fluxes from floodplain channels are governed by their hydrological connectivity: the case of the Rhône River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Tocaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noéline Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Écologie et Évolution (SFE2), Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of management practices on carbon fluxes in fishponds: the example of a complex aqua-agro ecosystem (La Dombes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFE2, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional response of the macrophyte species L. australis R.Br. to combined biotic interactions and thermal stress. Consequences for aquatic ecosystem productivity and nutrient cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64th IAVS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of the monitoring strategy for the French National Phytoplankton and Phycotoxins Network (REPHY) using semi-automated digital images analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Poisson Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Neaud Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JERICO-NEXT - International workshop on current advances in the application of semi-automated techniques for studying phytoplankton dynamics in coastal and marine waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS – UMR 8187 Laboratoire d’Océanologie et Géosciences, May 2016, Wimereux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disentangling the response of functional indicators of headwater stream health across a catchment level land-use gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouillet Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spitoni Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-scale evaluation of multi-stressed ecosystems: an overview of a physical x chemical stressor study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison and relationship between functional changes of macroinvertebrates and microbial communities in response to resuspension of contaminated sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Cape Town, South Africa. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faunal and functional structure of macroinvertebrate communities along a stream / dam succession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASLO-NABS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Santa Fe, United States. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure faunistique et bioécologique des communautés de macroinvertébrés / influence de perturbations chimiques et physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9es Journées Internationales de Limnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Luxembourg, Luxembourg. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodology to evaluate the effects of sediment contaminants on macroinvertebrate communities an example from a torrential system on two storages of Fier Annecy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Symposium for European Freshwater Sciences (SEFS6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Sinaia, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaïque flottant: quels impacts potentiels sur la biodiversité et le fonctionnement des écosystèmes lacustres?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Tudesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465877v1</w:t>
-              </w:r>
-[...1531 lines deleted...]
-                <w:t xml:space="preserve">hal-02593041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5657,103 +5657,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalités des écosystèmes rhodaniens face aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEHNA - UMR CNRS 5023. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5827,51 +5827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Peroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5925,103 +5925,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RhônEco : A long term ecological observatory for monitoring the restoration of the Rhône river in a global change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tocaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of the Ecology and Evolution French Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
@@ -6076,51 +6076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bourgeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6197,77 +6197,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Marseille, France</w:t>
@@ -6354,51 +6354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Frainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Bruder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6490,51 +6490,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de diagnose structurelle et fonctionnelle pour la bioévaluation de la qualité des sédiments associés à la présence de barrages. Approche intégrée de la population au processus écosystémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Lorraine, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012LORR0386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6730,51 +6730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Lucia Guimar&#227;es Nobre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2025006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas M. Usoof" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126357" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074589v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vouhe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Wissel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Metaireau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2025005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina L.G. Nobre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124230" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Silverthorn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Marin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70410" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Tiegs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista A Capps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Schmidt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Patrick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn1262" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169504" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Nobre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tudesque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113852" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Boyero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Canhoto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Capps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007163" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Salmon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106509" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161901v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006602" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Burdon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105466" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359298v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Isken" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcintyre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav0486" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609535v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biffi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffaille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyx070" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609536v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Solimini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Battin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gafny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12913" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516809v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chambord" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escolar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12883" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.01.061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ferrari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga-Perez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016042" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.027" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vigneron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.09.033" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQT9KGS0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114464v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12060" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFVFKTM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119889v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F&#233;rard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Roger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1355-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0T3JQHJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.12.037" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05465877v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829274v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cousin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828839v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tocaben" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;line Garcia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832237v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vallier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04877785v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291970v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Poisson Caillault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosjean" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neaud Masson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouillet Maxime" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173160v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558750v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594119v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593032v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593041v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05466143v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rodriguez Perez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Valentin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869907v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295270v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851102v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Frainer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bruder" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Ferreira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan G Mckie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_21" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0386" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina L.G. Nobre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124230" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Lucia Guimar&#227;es Nobre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2025006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas M. Usoof" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126357" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vouhe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Wissel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Metaireau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2025005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Silverthorn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Marin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70410" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Tiegs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista A Capps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Schmidt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Patrick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn1262" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169504" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Nobre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tudesque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113852" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Boyero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Canhoto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Capps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007163" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Salmon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106509" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161901v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006602" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Burdon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105466" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359298v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Isken" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcintyre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav0486" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609535v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biffi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffaille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyx070" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chambord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escolar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12883" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Solimini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Battin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gafny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12913" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.01.061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ferrari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga-Perez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016042" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.027" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vigneron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.09.033" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQT9KGS0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114464v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12060" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFVFKTM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119889v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F&#233;rard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Roger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1355-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0T3JQHJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.12.037" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169809v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828892v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cousin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828839v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tocaben" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;line Garcia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832237v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vallier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04877785v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291970v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Poisson Caillault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosjean" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neaud Masson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184238v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouillet Maxime" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173160v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558750v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594119v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593032v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593041v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05465877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05466143v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rodriguez Perez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Valentin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869907v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295270v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851102v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Frainer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bruder" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Ferreira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan G Mckie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_21" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0386" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>