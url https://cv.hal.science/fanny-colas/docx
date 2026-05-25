--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -100,948 +100,948 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating photovoltaics strongly reduce water temperature: A whole-lake experiment</w:t>
+                <w:t xml:space="preserve">Relative Effects of Eutrophication and Warming on Freshwater Ecosystems Across Ecological Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina L.G. Nobre</w:t>
+                <w:t xml:space="preserve">Valentin Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Vagnon</w:t>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Colas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124230⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.70410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922640v1</w:t>
+                <w:t xml:space="preserve">hal-05240218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom assemblages colonizing floating photovoltaic floaters are distinct from those in benthic and pelagic compartments of gravel pit lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Lucia Guimarães Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Lucia Guimarães Nobre</w:t>
+                <w:t xml:space="preserve">Frédéric Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Parthuisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 426, pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/kmae/2025006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom assemblages colonizing floating photovoltaic floaters are distinct from those in benthic and pelagic compartments of gravel pit lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Lucia Guimarães Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Lucia Guimarães Nobre</w:t>
+                <w:t xml:space="preserve">Frédéric Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Parthuisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Ecological, evolutionary and environmental implications of floating photovoltaics, 426, pp.10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2025006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse gas dynamics in fishponds: management versus environmental controls in a complex aqua-agriculture system, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Floating photovoltaics strongly reduce water temperature: A whole-lake experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina L.G. Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Mari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chloé Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jules Blanc</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 390, pp.126357. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126357⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 375, pp.124230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150920v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impacts of floating photovoltaics on carbon fluxes across aquatic-terrestrial boundaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Greenhouse gas dynamics in fishponds: management versus environmental controls in a complex aqua-agriculture system, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas M. Usoof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Vouhe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Metaireau</w:t>
+                <w:t xml:space="preserve">Jules Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/kmae/2025005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 390, pp.126357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074589v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Water Impoundments Have Local and Longitudinal Impacts on Carbon Cycling Along a River Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential impacts of floating photovoltaics on carbon fluxes across aquatic-terrestrial boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vouhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Wissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Silverthorn</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+                <w:t xml:space="preserve">Anne Metaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.70002⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 426, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2025005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184958v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Effects of Eutrophication and Warming on Freshwater Ecosystems Across Ecological Levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small Water Impoundments Have Local and Longitudinal Impacts on Carbon Cycling Along a River Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Silverthorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chanudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sarremejane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Marin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelkader Azougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (8), </w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (8), pp.1630-1642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.70410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rra.70002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240218v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human activities shape global patterns of decomposition rates in rivers</w:t>
               </w:r>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Lauerwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1446,51 +1446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,51 +1580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1705,64 +1705,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Tudesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1947,51 +1947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem maturity modulates greenhouse gases fluxes from artificial lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2094,51 +2094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floating Littoral Zone (FLOLIZ): A solution to sustain macroinvertebrate communities in regulated lakes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Westrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2211,64 +2211,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and Temporal Variability of Diffusive CO 2 and CH 4 Fluxes From the Amazonian Reservoir Petit‐Saut (French Guiana) Reveals the Importance of Allochthonous Inputs for Long‐Term C Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2345,51 +2345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a simple global-standard bioassay for a key ecosystem process: organic-matter decomposition using cotton strips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woodward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2652,51 +2652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2741,321 +2741,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two microcrustaceans affect microbial and macroinvertebrate-driven litter breakdown</w:t>
+                <w:t xml:space="preserve">Macroinvertebrate community traits and nitrate removal in stream sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chambord</w:t>
+                <w:t xml:space="preserve">J.M. Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Tackx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Chauvet</w:t>
+                <w:t xml:space="preserve">A.G. Solimini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Escolar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T.J. Battin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gafny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, vol. 62 (n° 3), pp. 530-543. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12883⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 62, pp.929-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516809v1</w:t>
+                <w:t xml:space="preserve">hal-02609536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroinvertebrate community traits and nitrate removal in stream sediments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Two microcrustaceans affect microbial and macroinvertebrate-driven litter breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chambord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escolar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 62, pp.929-944. </w:t>
+              <w:t xml:space="preserve">, 2017, vol. 62 (n° 3), pp. 530-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609536v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale dependency in the hydromorphological control of a stream ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3283,51 +3283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dam-associated multiple-stressor impacts on fungal biomass and richness reveal the initial signs of ecosystem functioning impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3417,51 +3417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of a niche-based approach to ecological risk assessment: Using macroinvertebrate species under multiple stressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3546,51 +3546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic impacts of sediment contamination and dam presence on river functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3692,51 +3692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic indicators of sediment quality associated with run-of-river reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3838,51 +3838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-dependency of macroinvertebrates communities responses to contaminated sediments within run-of-river dams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4026,51 +4026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
@@ -4093,523 +4093,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'étude écologique des processus écosystémiques à l'analyse de leur émergence dans les arènes des scientifiques et des gestionnaires</w:t>
+                <w:t xml:space="preserve">Effects of management practices on carbon fluxes in fishponds: the example of a complex aqua-agro ecosystem (La Dombes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Cousin</w:t>
+                <w:t xml:space="preserve">E. Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Comby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Colas</w:t>
+                <w:t xml:space="preserve">F. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
+                <w:t xml:space="preserve">S. Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lebrun</w:t>
+                <w:t xml:space="preserve">F. Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Colloque « Mémoires du Rhône » – Le Rhône frontière et trait d’union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoires du Rhône, Sep 2024, Monthey, Switzerland</w:t>
+              <w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFE2, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828892v1</w:t>
+                <w:t xml:space="preserve">hal-04832237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles évolutions des pratiques scientifiques dans le suivi de la restauration écologique du Rhône</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">De l'étude écologique des processus écosystémiques à l'analyse de leur émergence dans les arènes des scientifiques et des gestionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'Eau (DSSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Bordaux, France</w:t>
+              <w:t xml:space="preserve">15e Colloque « Mémoires du Rhône » – Le Rhône frontière et trait d’union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires du Rhône, Sep 2024, Monthey, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829274v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse gases fluxes from floodplain channels are governed by their hydrological connectivity: the case of the Rhône River</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Quelles évolutions des pratiques scientifiques dans le suivi de la restauration écologique du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Écologie et Évolution (SFE2), Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'Eau (DSSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bordaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828839v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of management practices on carbon fluxes in fishponds: the example of a complex aqua-agro ecosystem (La Dombes, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Greenhouse gases fluxes from floodplain channels are governed by their hydrological connectivity: the case of the Rhône River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Dolédec</w:t>
+                <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mermillod-Blondin</w:t>
+                <w:t xml:space="preserve">Mathieu Tocaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vallier</w:t>
+                <w:t xml:space="preserve">Noéline Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFE2, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">International conference in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Écologie et Évolution (SFE2), Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832237v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional response of the macrophyte species L. australis R.Br. to combined biotic interactions and thermal stress. Consequences for aquatic ecosystem productivity and nutrient cycles</w:t>
               </w:r>
@@ -4839,307 +4839,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the response of functional indicators of headwater stream health across a catchment level land-use gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale evaluation of multi-stressed ecosystems: an overview of a physical x chemical stressor study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cornut</w:t>
+                <w:t xml:space="preserve">P. Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouillet Maxime</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Simon Devin</w:t>
+                <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS 9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184238v1</w:t>
+                <w:t xml:space="preserve">hal-03173160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale evaluation of multi-stressed ecosystems: an overview of a physical x chemical stressor study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling the response of functional indicators of headwater stream health across a catchment level land-use gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouillet Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spitoni Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pagnout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences (SEFS 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173160v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison and relationship between functional changes of macroinvertebrates and microbial communities in response to resuspension of contaminated sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5203,51 +5203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faunal and functional structure of macroinvertebrate communities along a stream / dam succession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5285,51 +5285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure faunistique et bioécologique des communautés de macroinvertébrés / influence de perturbations chimiques et physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5380,51 +5380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology to evaluate the effects of sediment contaminants on macroinvertebrate communities an example from a torrential system on two storages of Fier Annecy (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5533,51 +5533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5651,263 +5651,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalités des écosystèmes rhodaniens face aux changements climatiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Basile Cousin</w:t>
+                <w:t xml:space="preserve">Rapport d'étape: Effets des panneaux Solaires flottants sur les flux de matière à l'interface aquatique-terrestre (SOLFLUX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Rodriguez Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Peroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Vouhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LEHNA - UMR CNRS 5023. 2025</w:t>
+              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051873v1</w:t>
+                <w:t xml:space="preserve">hal-05466143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'étape: Effets des panneaux Solaires flottants sur les flux de matière à l'interface aquatique-terrestre (SOLFLUX)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fonctionnalités des écosystèmes rhodaniens face aux changements climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LEHNA - UMR CNRS 5023. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Peroux</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05466143v1</w:t>
+                <w:t xml:space="preserve">hal-05051873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5925,77 +5925,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RhônEco : A long term ecological observatory for monitoring the restoration of the Rhône river in a global change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tocaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6076,51 +6076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bourgeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6197,51 +6197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6354,51 +6354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Frainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Bruder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6490,51 +6490,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de diagnose structurelle et fonctionnelle pour la bioévaluation de la qualité des sédiments associés à la présence de barrages. Approche intégrée de la population au processus écosystémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Lorraine, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012LORR0386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6730,51 +6730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina L.G. Nobre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124230" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Lucia Guimar&#227;es Nobre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2025006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas M. Usoof" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126357" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vouhe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Wissel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Metaireau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2025005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Silverthorn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Marin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70410" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Tiegs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista A Capps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Schmidt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Patrick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn1262" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169504" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Nobre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tudesque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113852" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Boyero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Canhoto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Capps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007163" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Salmon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106509" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161901v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006602" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Burdon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105466" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359298v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Isken" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcintyre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav0486" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609535v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biffi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffaille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyx070" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chambord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escolar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12883" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609536v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Solimini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Battin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gafny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12913" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.01.061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ferrari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga-Perez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016042" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.027" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vigneron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.09.033" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQT9KGS0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114464v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12060" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFVFKTM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119889v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F&#233;rard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Roger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1355-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0T3JQHJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.12.037" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169809v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828892v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cousin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828839v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tocaben" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;line Garcia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832237v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vallier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04877785v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291970v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Poisson Caillault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosjean" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neaud Masson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184238v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouillet Maxime" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173160v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558750v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594119v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593032v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593041v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05465877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05466143v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rodriguez Perez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Valentin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869907v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295270v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851102v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Frainer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bruder" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Ferreira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan G Mckie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_21" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0386" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Marin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70410" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107222v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Lucia Guimar&#227;es Nobre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2025006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina L.G. Nobre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vagnon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124230" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150920v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas M. Usoof" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126357" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vouhe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Wissel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Metaireau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2025005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Silverthorn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sarremejane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Tiegs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista A Capps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Costello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Schmidt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Patrick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn1262" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Dambrine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169504" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Nobre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tudesque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2023.113852" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613046v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Boyero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Canhoto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Capps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GB007163" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Salmon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106509" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161901v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006602" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woodward" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Burdon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105466" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359298v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Isken" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcintyre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav0486" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609535v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biffi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffaille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyx070" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609536v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Yao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Solimini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Battin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gafny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12913" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516809v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chambord" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tackx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escolar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12883" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tamisier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.01.061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ferrari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga-Perez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016042" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.08.027" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076543v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vigneron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.09.033" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQT9KGS0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114464v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12060" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFVFKTM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119889v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F&#233;rard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Roger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1355-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0T3JQHJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.12.037" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169809v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832237v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vallier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cousin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829274v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828839v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tocaben" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;line Garcia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04877785v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04291970v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Poisson Caillault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lefebvre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosjean" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Neaud Masson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173160v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pagnout" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184238v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouillet Maxime" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558750v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594119v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593032v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593041v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05465877v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Az&#233;mar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05466143v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rodriguez Perez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Valentin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051873v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869907v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295270v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04879304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851102v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Frainer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bruder" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Ferreira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan G Mckie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72854-0_21" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749594v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0386" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>