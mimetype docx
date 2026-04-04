--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -2177,51 +2177,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AA96E6F"/>
+    <w:nsid w:val="22B840B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>