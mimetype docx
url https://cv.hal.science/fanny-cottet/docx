--- v1 (2026-04-04)
+++ v2 (2026-05-05)
@@ -12,69 +12,69 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.26573426573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fanny COTTET </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Postdoctorante, LATTS, Université Paris Est CréteilJeune chercheure, UMR 8504 Géographie-Cités, Université Paris 1 Panthéon-Sorbonne </w:t>
+        <w:t xml:space="preserve">ATER à l'École d'Urbanisme de Paris, Université Gustave Eiffel, Laboratoire Lab'URBAJeune chercheure, UMR 8504 Géographie-Cités, Université Paris 1 Panthéon-Sorbonne </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -236,228 +236,323 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production de locaux d’activité abordables par les foncières solidaires. Rôles et stratégies de nouveaux acteurs de l’immobilier</w:t>
+                <w:t xml:space="preserve">Intégrer les nouvelles valeurs du sol dans l’économie de l’aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorente Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Souami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16-17</w:t>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Responsabilité &amp; Environnement. Préserver les sols, 122, pp.46-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148077v1</w:t>
+                <w:t xml:space="preserve">hal-05608969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La production de locaux d’activité abordables par les foncières solidaires. Rôles et stratégies de nouveaux acteurs de l’immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jouer et modéliser un territoire sans voiture : retour d'expérience sur le projet post-car Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Debrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (3/4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.5634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -467,100 +562,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie sociale et solidaire face au problème immobilier : acteurs, processus et tensions dans la production de locaux d'activité abordables dans les métropoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024PA01H077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05116751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -570,124 +665,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tiers-lieu, espace fabricant de l'urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline De Mil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la recherche sur les tiers-lieux en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers de recherche de l'Observatoire des Tiers-Lieux. Sous la direction de Cécile Gauthier et de Rémy Seillier (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bord de L’eau éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.289-304, 2025, Tiers-lieux, 978-2-38519-136-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -697,1060 +792,1060 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’immobilier à l’assaut des communs urbains. Modèles immobiliers alternatifs aux logiques de marché.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Management et émergence des communs à l’échelle des territoires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAREQUOI; INRAe; MSH Paris-Saclay, Nov 2024, Paris Saclay (campus Agro), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’acquisition collective de tiers-lieux, des communs comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès du RIODD “Communs, communautés, territoires : Quelles voies pour les transitions ?”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un modèle foncier et immobilier solidaire pour les tiers-lieux, une réponse à l’institutionnalisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58e colloque de l'ASRDLF, Session “Tiers-lieux solidaires et territoires : l’innovation sociale peut-elle se passer de la puissance publique ?”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d'acquisition collectives des tiers-lieux. L’Immobilier à l’assaut des communs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale de Sociologie de l’Urbain, “A qui appartient la ville ?”, AFS, Agence Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real estate and the urban commons. Alternative real estate models to market logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGU Urban Commission, Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporary urbanism as an urban commons’ prefiguration tool. The case of « Les Grands Voisins » (Paris).”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'infiltration à la coopération avec le monde opérationnel: l'origine de la polycompétence du chercheur CIFRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albertelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAG - American Association of Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Session “Geographies of Improvisation, Rapid Adaptation and of the Temporary”, organisée par Lauren Andres et John Bryson, Apr 2021, Seatle, United States</w:t>
+              <w:t xml:space="preserve">Journée d’études “Le doctorat CIFRE et la recherche par le projet dans les agences d’architectures”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Paris Val de Seine, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814050v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'infiltration à la coopération avec le monde opérationnel: l'origine de la polycompétence du chercheur CIFRE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporary urbanism as an urban commons’ prefiguration tool. The case of « Les Grands Voisins » (Paris).”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cottet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Pedro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études “Le doctorat CIFRE et la recherche par le projet dans les agences d’architectures”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA Paris Val de Seine, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">AAG - American Association of Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Session “Geographies of Improvisation, Rapid Adaptation and of the Temporary”, organisée par Lauren Andres et John Bryson, Apr 2021, Seatle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820898v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thèse Cifre en urbanisme, « Tu veux quelle réponse ? Est-ce que je parle avec ma casquette de chargée de projet, de coopératrice, de doctorante, de personne politiquement sensibilisée sur ce sujet » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LabEx DynamiTe - GT Penser la production urbaine entre Nords et Suds « Enjeux éthiques, politiques et méthodologiques de l’enquête en sciences sociales entre Nords et Suds »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’acquisition collectives des lieux et tiers-lieux par les acteurs culturels, associatifs et de l’Économie Sociale et Solidaire”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etudes “Produire la Ville sans argent” du Labex Dynamite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’immobilier à l’assaut des communs urbains ? Modèles immobiliers alternatifs aux logiques de marché. Focus sur Base Commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de séminaires «Commerce, consommation et territoire», Institut de la Ville et du Commerce, LADYSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’immobilier à l’assaut des communs urbains ? Modèles immobiliers alternatifs aux logiques de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études «Penser l’architecture par cycles», ENSA Paris La villette et le CNAM.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héberger les activités peu rentables : stratégies foncières et immobilières en zone tendue. L’urbanisme temporaire comme outil ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Fonciers en débat « Stratégies foncières, négociations et montages opérationnels : les entreprises du 3ème millénaire face aux territoires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation de la mobilité urbaine en jeu... sérieux : le projet Post Car Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Debrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Maulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Beeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1760,98 +1855,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’immobilier à l’assaut des communs urbains ? Modèles immobiliers alternatifs aux logiques de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Espaces à saisir : interstices et communs urbains. »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1861,91 +1956,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien &amp;quot;Maxime Zaït de Communa nous parle des modèles alternatifs à la propriété. Les tiers-lieux face à la propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1955,161 +2050,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de la CIFRE à destination des doctorant-es et des directeur-ices de thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2177,51 +2272,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22B840B4"/>
+    <w:nsid w:val="1616F936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2408,51 +2503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-cottet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9027-4467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cottet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5634" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05116751v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA01H077" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line De Mil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/panorama-de-la-recherche-sur-les-tiers-lieux-en-france/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814152v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820898v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albertelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moroni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pedro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814122v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814076v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01861660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Beeker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dinh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-cottet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9027-4467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608969v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cottet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorente Marie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Souami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5634" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05116751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA01H077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line De Mil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/panorama-de-la-recherche-sur-les-tiers-lieux-en-france/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984449v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814152v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814155v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albertelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moroni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pedro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814096v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01861660v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Beeker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814098v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dufour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dinh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>