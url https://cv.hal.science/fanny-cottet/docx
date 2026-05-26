--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.26573426573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fanny COTTET </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">ATER à l'École d'Urbanisme de Paris, Université Gustave Eiffel, Laboratoire Lab'URBAJeune chercheure, UMR 8504 Géographie-Cités, Université Paris 1 Panthéon-Sorbonne </w:t>
+        <w:t xml:space="preserve">ATER à l'École d'Urbanisme de Paris, Université Gustave Eiffel, Laboratoire Lab'URBA. Chercheuse associée, UMR 8504 Géographie-Cités, Université Paris 1 Panthéon-Sorbonne </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -2272,51 +2272,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1616F936"/>
+    <w:nsid w:val="28DC5201"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>