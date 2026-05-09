--- v0 (2026-03-05)
+++ v1 (2026-05-09)
@@ -243,295 +243,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of biocompatible polycaprolactone composite membranes blended with short oligomers of biosourced triarylmethane-based polyaryletherketone</w:t>
+                <w:t xml:space="preserve">Green polymerisation of renewable lignin-derived vinyl ketone monomer to form UV-degradable polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huihui Qiao</w:t>
+                <w:t xml:space="preserve">Thomas Joseph Neal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïma Ahmed Omar</w:t>
+                <w:t xml:space="preserve">Josué Arturo Ledezma Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire de Lartigue</w:t>
+                <w:t xml:space="preserve">Giovanni Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Echalard</w:t>
+                <w:t xml:space="preserve">Alexandre Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43, pp.e01323. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2025.e01323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5GC04711K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446309v1</w:t>
+                <w:t xml:space="preserve">hal-05340067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green polymerisation of renewable lignin-derived vinyl ketone monomer to form UV-degradable polymers</w:t>
+                <w:t xml:space="preserve">Experimental study of biocompatible polycaprolactone composite membranes blended with short oligomers of biosourced triarylmethane-based polyaryletherketone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Joseph Neal</w:t>
+                <w:t xml:space="preserve">Huihui Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josué Arturo Ledezma Fierro</w:t>
+                <w:t xml:space="preserve">Naïma Ahmed Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Poli</w:t>
+                <w:t xml:space="preserve">Claire de Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pradal</w:t>
+                <w:t xml:space="preserve">Aline Echalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43, pp.e01323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5GC04711K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2025.e01323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340067v1</w:t>
+                <w:t xml:space="preserve">hal-05446309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pH on the incorporation of acrylic acid units in the core of polymer nanoparticles prepared by PISA and on their morphology</w:t>
               </w:r>
@@ -1160,161 +1160,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Thermo- and pH-Responsive N -Cyanomethylacrylamide-Based Nano-Objects Prepared by RAFT-Mediated Aqueous Polymerization-Induced Self-Assembly</w:t>
+                <w:t xml:space="preserve">Biobased homopolymers and amphiphilic diblock copolymers containing guaiacyl (G) or hydroxyphenyl (H) lignin derivatives synthesized by RAFT (PISA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Audureau</w:t>
+                <w:t xml:space="preserve">Mauricio Balarezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (24), pp.10993-11005. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (47), pp.6525-6533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.2c01953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2PY01221A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988200v1</w:t>
+                <w:t xml:space="preserve">hal-03989452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Nanoporous Materials From Boronate-Containing Stimuli-Responsive Diblock Copolymers</w:t>
               </w:r>
@@ -1428,278 +1398,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(N-cyanoethylacrylamide), a new thermoresponsive homopolymer presenting both LCST and UCST behavior in water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Dual Thermo- and pH-Responsive N -Cyanomethylacrylamide-Based Nano-Objects Prepared by RAFT-Mediated Aqueous Polymerization-Induced Self-Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jutta Rieger</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2PY00032F⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (24), pp.10993-11005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.2c01953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561216v1</w:t>
+                <w:t xml:space="preserve">hal-03988200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased homopolymers and amphiphilic diblock copolymers containing guaiacyl (G) or hydroxyphenyl (H) lignin derivatives synthesized by RAFT (PISA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Balarezo</w:t>
+                <w:t xml:space="preserve">Poly(N-cyanoethylacrylamide), a new thermoresponsive homopolymer presenting both LCST and UCST behavior in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Rieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13 (47), pp.6525-6533. </w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2PY01221A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2PY00032F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989452v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of Temperature-Responsive N-Cyanomethylacrylamide-Containing Diblock Copolymer Assemblies in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1789,51 +1789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAFT-polymerized N-cyanomethylacrylamide-based (co)polymers exhibiting tunable UCST behavior in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Veith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2051,278 +2051,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased Amphiphilic Block Copolymers by RAFT-mediated PISA in Green Solvent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoresponsive properties of poly(acrylamide-co-acrylonitrile)-based diblock copolymers synthesized (by PISA) in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Audureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Phuong Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41 (9), pp.2000002. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.5998-6008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.202000002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0PY00895H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992128v1</w:t>
+                <w:t xml:space="preserve">hal-02943202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoresponsive properties of poly(acrylamide-co-acrylonitrile)-based diblock copolymers synthesized (by PISA) in water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biobased Amphiphilic Block Copolymers by RAFT-mediated PISA in Green Solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Audureau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mauricio Balarezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Rieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.5998-6008. </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (9), pp.2000002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0PY00895H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.202000002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943202v1</w:t>
+                <w:t xml:space="preserve">hal-02992128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of well-defined triblock copolymers based on poly(lactic acid) and poly(oligo(ethylene glycol) methyl ether methacrylate) prepared by ATRP</w:t>
               </w:r>
@@ -2674,291 +2674,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A water-soluble supramolecular polymeric dual sensor for temperature and pH with an associated direct visible readout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Malfait</w:t>
+                <w:t xml:space="preserve">From nanospheres to micelles: simple control of PCL-g-PEG copolymers amphiphilicity through thiol–yne photografting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assala Al Samad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bakkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawaz El Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.02.033⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (6), pp.5093-5102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5py00391a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484467v1</w:t>
+                <w:t xml:space="preserve">hal-01369228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From nanospheres to micelles: simple control of PCL-g-PEG copolymers amphiphilicity through thiol–yne photografting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Bakkour</w:t>
+                <w:t xml:space="preserve">A water-soluble supramolecular polymeric dual sensor for temperature and pH with an associated direct visible readout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fawaz El Omar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graeme Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Woisel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (6), pp.5093-5102. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (23), pp.552-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5py00391a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369228v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Development of Immunomodulatory Antigen Delivery Systems Based on Peptide/PEG–PLA Conjugate for Tuning Immunity</w:t>
               </w:r>
@@ -3072,727 +3072,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and self-assembly behavior of PEG-PLA-PEG triblock copolymers in aqueous solution.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brush-like amphiphilic copolymers based on polylactide and poly(ethylene glycol): Synthesis, self-assembly and evaluation as drug carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohan Wu</w:t>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Darcos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S.M. Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3nr02899b⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (7), pp.1746-1754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958366v1</w:t>
+                <w:t xml:space="preserve">hal-00958247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and ring-opening polymerisation of a new alkyne-functionalised glycolide towards biocompatible amphiphilic graft copolymers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and self-assembly behavior of PEG-PLA-PEG triblock copolymers in aqueous solution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Li</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joséphine Lai Kee Him</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3py00375b⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (19), pp.9010-9017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nr02899b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958262v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brush-like amphiphilic copolymers based on polylactide and poly(ethylene glycol): Synthesis, self-assembly and evaluation as drug carrier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Bakkour</w:t>
+                <w:t xml:space="preserve">Synthesis and ring-opening polymerisation of a new alkyne-functionalised glycolide towards biocompatible amphiphilic graft copolymers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Domurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (4), pp.3705-3713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3py00375b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.01.042⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00958247v1</w:t>
+                <w:t xml:space="preserve">hal-00958262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanosynthesis and Polymerization of Styrene Derivatives Based on Building Blocks of Lignin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élaboration de films polyesters biosourcés et évaluation de leur biodégradabilité en digestion anaérobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cassandra Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sommerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Terrasson</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fayeulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journées Recherche et Innovation JRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATEE, Mar 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084532v1</w:t>
+                <w:t xml:space="preserve">hal-05567170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased latexes through lignin depolymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanosynthesis and Polymerization of Styrene Derivatives Based on Building Blocks of Lignin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Jeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Victorien Jeux</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elânia Sn Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Emulsion 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Solvay - Formulaction, Oct 2023, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266675v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of lignin-derived compounds to bio-based polymers in environmentally friendly conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3847,384 +3851,505 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Polymers via Macromolecular Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of biobased (co)polymers and nanoparticles through emulsion polymerization of biosourced monomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biobased latexes through lignin depolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Stoffelbach</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Rieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Jeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF European Polymer Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Macromolecular Chemistry - Czech Academy of Sciences, Jun 2022, Prague (Czech Republic), Czech Republic</w:t>
+              <w:t xml:space="preserve">Club Emulsion 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solvay - Formulaction, Oct 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338557v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of biobased nanoparticles through polymerization induced self-assembly of biosourced monomers</w:t>
+                <w:t xml:space="preserve">Design of biobased (co)polymers and nanoparticles through emulsion polymerization of biosourced monomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Balarezo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jutta Rieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème colloque national du groupe français des polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">EPF European Polymer Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Macromolecular Chemistry - Czech Academy of Sciences, Jun 2022, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338957v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des approches « grafting through » et « grafting from » pour la synthèse de dendrigrafts impliquant les techniques de polymérisation RAFT et ROMbP</w:t>
+                <w:t xml:space="preserve">Design of biobased nanoparticles through polymerization induced self-assembly of biosourced monomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bistac-Brogly</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Balarezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Rieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème journée scientifique du GFP Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFP Grand Est, Jun 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">48ème colloque national du groupe français des polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338628v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison des approches « grafting through » et « grafting from » pour la synthèse de dendrigrafts impliquant les techniques de polymérisation RAFT et ROMbP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhahabia Boina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Stumbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bistac-Brogly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème journée scientifique du GFP Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFP Grand Est, Jun 2018, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catechol/ boronic acid chemistry for the creation of multi-stimuli responsive self-assembled block copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4253,51 +4378,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème COLLOQUE NATIONAL DU GROUPE FRANÇAIS DES POLYMÈRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4307,51 +4432,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased styrene copolymers prepared from mixtures of molecules from lignin depolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Jeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4373,110 +4498,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naseeb Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry (ISGC) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of Lignin derivatives : Towards new Biobased Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Michalska-Walkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4485,97 +4610,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Rieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux Victorien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrasson Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée GFP Ile de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4585,257 +4710,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYDROGEL COMPOSITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Stumbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bistac-Brogly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rumigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 20210332174. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYDROGEL COMPOSITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Stumbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bistac-Brogly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Rumigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 20210369911. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4845,114 +4970,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et caractérisation de copolymères amphiphiles à base de poly(acide lactique) et de poly(éthylène glycol) pour la délivrance de principes actifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polymères. Université Montpellier I, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014MON13522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01342551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5099,51 +5224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489223v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Michalska-Walkowiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseeb Ullah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Jeux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202500446" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446309v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Qiao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ahmed Omar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coumes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Echalard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01323" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05340067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joseph Neal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Arturo Ledezma Fierro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pradal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5GC04711K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debrie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY00373J" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fato Niang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Brunou-Bouard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cruz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pantoustier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY00565A" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mackiewicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parmentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Donnard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.4c00308" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#226;nia Sn Antonio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c06050" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thu Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;nager" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.6510" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audureau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stoffelbach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c01953" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erig&#232;ne Bakangura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Woisel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00237j" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03561216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00032F" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989452v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Balarezo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY01221A" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Veith" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13244424" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03388766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202100556" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198707v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Fer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malfait" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hoogenboom" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110366" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202000002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02943202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00895H" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360836v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beaut&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Domurado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra07535e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lyskawa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY00738D" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01889" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484467v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Cooke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.02.033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assala Al Samad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bakkour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz El Omar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py00391a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiung-Yi Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hsiung Huang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b01150" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958366v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohan Wu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai Kee Him" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02899b" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00375b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958247v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.01.042" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98XTJF0F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084532v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;onard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266675v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218179v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338557v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338957v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338628v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhahabia Boina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Stumbe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bistac-Brogly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338936v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084673v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leonard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266705v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeux Victorien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrasson Vincent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338988v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jagu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rumigny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01342551v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON13522" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489223v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Michalska-Walkowiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseeb Ullah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Jeux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202500446" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05340067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joseph Neal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Arturo Ledezma Fierro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coumes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pradal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5GC04711K" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Qiao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ahmed Omar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Echalard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2025.e01323" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debrie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY00373J" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fato Niang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Brunou-Bouard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cruz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pantoustier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4PY00565A" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mackiewicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parmentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Donnard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.4c00308" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#226;nia Sn Antonio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c06050" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thu Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;nager" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.6510" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Balarezo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stoffelbach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY01221A" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erig&#232;ne Bakangura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Woisel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00237j" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audureau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c01953" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03561216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00032F" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Veith" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13244424" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03388766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202100556" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03198707v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Fer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malfait" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hoogenboom" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110366" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02943202v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY00895H" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202000002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360836v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beaut&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Domurado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra07535e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lyskawa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY00738D" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01889" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assala Al Samad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bakkour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz El Omar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5py00391a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484467v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Cooke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.02.033" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiung-Yi Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hsiung Huang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b01150" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.01.042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98XTJF0F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958366v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohan Wu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai Kee Him" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02899b" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00375b" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567170v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lef&#232;vre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sommerer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;onard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayeulle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218179v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266675v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338957v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338628v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhahabia Boina" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Stumbe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bistac-Brogly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338936v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084673v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leonard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266705v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeux Victorien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrasson Vincent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jagu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rumigny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338980v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01342551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON13522" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>