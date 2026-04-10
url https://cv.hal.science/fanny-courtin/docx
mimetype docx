--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -2229,453 +2229,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01534704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of MgO volume fraction in an ADS fresh fuel for the scenario code CLASS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A neural network approach for burn-up calculation and its application to the dynamic fuel cycle code CLASS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Nuclear Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 85, pp.518-524. </w:t>
+              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.125-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pnucene.2015.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2015.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582850v1</w:t>
+                <w:t xml:space="preserve">in2p3-01158081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural network approach for burn-up calculation and its application to the dynamic fuel cycle code CLASS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOX fuel enrichment prediction in PWR using polynomial models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 81, pp.125-133. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 85, pp.812-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anucene.2015.06.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2015.03.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01158081v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01189018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOX fuel enrichment prediction in PWR using polynomial models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of MgO volume fraction in an ADS fresh fuel for the scenario code CLASS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiollière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Courtin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 85, pp.812-819. </w:t>
+              <w:t xml:space="preserve">Progress in Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85, pp.518-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anucene.2015.06.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pnucene.2015.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01189018v1</w:t>
+                <w:t xml:space="preserve">hal-01582850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3571,277 +3571,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01346740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MgO effect on an ADS neutronic parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mean cross section prediction in PWR-MOX using neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mouginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fuel Cycle for a Low-Carbon Future (GLOBAL 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.625-630</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.840-846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01247901v1</w:t>
+                <w:t xml:space="preserve">in2p3-01247904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean cross section prediction in PWR-MOX using neural network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MgO effect on an ADS neutronic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiollière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Doligez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fuel Cycle for a Low-Carbon Future (GLOBAL 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.840-846</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.625-630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01247904v1</w:t>
+                <w:t xml:space="preserve">in2p3-01247901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4020,51 +4020,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D593B59F"/>
+    <w:nsid w:val="FF725E88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4251,51 +4251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-courtin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3670-6155" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472136v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courtin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ernoult" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.8.34" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472170v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Eveillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolliere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.8.17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulla Torvund" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthea Gjestvang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2025.111641" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Durox" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025066" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.114.0205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522069v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heddy Barale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laguerre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sabatini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tirel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647183v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Doligez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halasz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krivtchik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Merino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111748" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03758434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco &#193;lvarez-Velarde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ernoult" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leniau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.111042" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Liang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2021.108131" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miranda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chabert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.12.037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851230v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clavel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01427447v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somaini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hoarau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.12.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01534704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouginot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2017.04.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2015.05.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3SMFTDR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158081v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.03.035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01189018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.06.038" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8J5DTH0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430217008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saturnin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Girotto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01515189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Alderete Tommasi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948174v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leniau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mouginot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948200v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01346740v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01668610v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IMTA0044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-courtin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3670-6155" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472136v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courtin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ernoult" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.8.34" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472170v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Eveillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolliere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.8.17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulla Torvund" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthea Gjestvang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2025.111641" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Durox" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025066" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.114.0205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522069v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heddy Barale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laguerre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sabatini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tirel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647183v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Doligez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halasz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krivtchik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Merino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111748" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03758434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco &#193;lvarez-Velarde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ernoult" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leniau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.111042" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Liang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2021.108131" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miranda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chabert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.12.037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851230v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clavel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01427447v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somaini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hoarau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.12.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01534704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouginot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2017.04.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.03.035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01189018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.06.038" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8J5DTH0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2015.05.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3SMFTDR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430217008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saturnin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Girotto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01515189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Alderete Tommasi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948174v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leniau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mouginot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948200v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01346740v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01668610v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IMTA0044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>