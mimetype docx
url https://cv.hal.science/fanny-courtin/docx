--- v1 (2026-04-10)
+++ v2 (2026-05-19)
@@ -166,360 +166,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Reprocessed Uranium Enrichment for Nuclear Scenarios Simulations</w:t>
+                <w:t xml:space="preserve">Impact of Fuel Loading Models on Fuel Cycle Dynamic Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sarah Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fanny Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ernoult</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiolliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Nuclear Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8, pp.34-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15669/pnst.8.34⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 8, pp.17-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15669/pnst.8.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472136v1</w:t>
+                <w:t xml:space="preserve">hal-05472170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Fuel Loading Models on Fuel Cycle Dynamic Simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling of Reprocessed Uranium Enrichment for Nuclear Scenarios Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiollière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ernoult</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Nuclear Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8, pp.17-22. </w:t>
+              <w:t xml:space="preserve">, 2025, 8, pp.34-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15669/pnst.8.17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15669/pnst.8.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472170v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced reactor models for plutonium multirecycling scenario studies using artificial neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, pp.54. </w:t>
@@ -583,51 +583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulla Torvund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -704,111 +704,111 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties’ evolution of reactors loaded with MOX-MR fuels in plutonium multi-recycling scenarios in PWR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Nuclear Sci.Technol.</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, pp.71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjn/2025066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
@@ -825,64 +825,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance et vie d’une communauté de physiciens des réacteurs et du cycle autour des scénarios nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiollière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 114 (1), pp.205-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -910,468 +910,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new tool for the simulation of different nuclear fleets at equilibrium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Fuel Cycle Simulation TWoFCS 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heddy Barale</w:t>
+                <w:t xml:space="preserve">Léa Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Laguerre</w:t>
+                <w:t xml:space="preserve">Francisco Álvarez-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sabatini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8, pp.1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjn/2021025⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 8, pp.E1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2022009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522069v1</w:t>
+                <w:t xml:space="preserve">cea-03758434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fresh fuel loading management in fuel cycle simulators: A functionality isolation test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Doligez</w:t>
+                <w:t xml:space="preserve">M. Halasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Halasz</w:t>
+                <w:t xml:space="preserve">G. Krivtchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucl.Eng.Des.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 392, pp.111748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2022.111748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Fuel Cycle Simulation TWoFCS 2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new tool for the simulation of different nuclear fleets at equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heddy Barale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moisy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kévin Tirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8, pp.E1. </w:t>
+              <w:t xml:space="preserve">, 2022, 8, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjn/2022009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2021025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03758434v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of plutonium inventory management in the french nuclear fleet with the fuel cycle simulator CLASS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1569,64 +1569,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pu multi-recycling scenarios towards a PWR fleet for a stabilization of spent fuel inventories in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1712,64 +1712,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global and flexible models for Sodium-cooled Fast Reactors in fuel cycle simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Zakari-Issoufou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1833,77 +1833,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for performing sensitivity analysis in dynamic fuel cycle simulation studies applied to a PWR fleet simulated with the CLASS tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thiollière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1980,51 +1980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americium mono-recycling in PWR: A step towards transmutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Somaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2127,77 +2127,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 100, pp.33-47. </w:t>
@@ -2261,64 +2261,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2395,51 +2395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2515,51 +2515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of MgO volume fraction in an ADS fresh fuel for the scenario code CLASS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2567,51 +2567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 85, pp.518-524. </w:t>
@@ -2693,103 +2693,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity studies of PWR MOX fuel management to the plutonium initial vector using Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.17008, </w:t>
@@ -2866,51 +2866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saturnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Krivtchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Girotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2965,51 +2965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Americium Early Transmutation in Thermal Reactors: An Option to a Better Nuclear Spent Fuel Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-A. Zakari-Issoufou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Somaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3129,51 +3129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants (ICAPP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, San Francisco, United States. pp.2032-2039</w:t>
@@ -3215,77 +3215,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of SFR physics models for the nuclear fuel cycle code CLASS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3327,90 +3327,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PWR MOX fuel physics models for the dynamic fuel cycle simulation tool CLASS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3478,51 +3478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Somaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Zakari-Issoufou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3603,64 +3603,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3702,51 +3702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MgO effect on an ADS neutronic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thiollière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3754,51 +3754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mouginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fuel Cycle for a Low-Carbon Future (GLOBAL 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.625-630</w:t>
@@ -3859,51 +3859,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’incinération du plutonium en REP MOX sur support d’uranium enrichi avec le code de simulation dynamique du cycle CLASS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Courtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Nucléaire Expérimentale [nucl-ex]. Ecole nationale supérieure Mines-Télécom Atlantique, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017IMTA0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4020,51 +4020,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF725E88"/>
+    <w:nsid w:val="145599DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4251,51 +4251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-courtin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3670-6155" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472136v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courtin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ernoult" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.8.34" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472170v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Eveillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolliere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.8.17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulla Torvund" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthea Gjestvang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2025.111641" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Durox" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025066" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.114.0205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522069v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heddy Barale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laguerre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sabatini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tirel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647183v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Doligez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halasz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krivtchik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Merino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111748" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03758434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco &#193;lvarez-Velarde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ernoult" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leniau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.111042" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Liang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2021.108131" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miranda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chabert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.12.037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851230v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clavel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01427447v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somaini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hoarau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.12.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01534704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouginot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2017.04.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.03.035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01189018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.06.038" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8J5DTH0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2015.05.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3SMFTDR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430217008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saturnin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Girotto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01515189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Alderete Tommasi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948174v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leniau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mouginot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948200v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01346740v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01668610v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IMTA0044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-courtin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3670-6155" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472170v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Eveillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courtin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Doligez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ernoult" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolliere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.8.17" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.8.34" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025049" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulla Torvund" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthea Gjestvang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2025.111641" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Durox" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025066" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.114.0205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03758434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco &#193;lvarez-Velarde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Doligez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halasz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krivtchik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Merino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2022.111748" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heddy Barale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laguerre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sabatini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tirel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ernoult" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leniau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.111042" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiali Liang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bouneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2021.108131" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miranda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chabert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975524v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2018.12.037" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851230v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clavel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01427447v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari-Issoufou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somaini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Hoarau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.12.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01534704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouginot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2017.04.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.03.035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01189018v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2015.06.038" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8J5DTH0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2015.05.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3SMFTDR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430217008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saturnin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Girotto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01515189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Alderete Tommasi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948174v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leniau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mouginot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948200v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01346740v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01247901v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01668610v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017IMTA0044" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>