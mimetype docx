--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -321,624 +321,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive E-Learning as a Possible Solution to Counter Heterogeneity in Classrooms ? English Grammar Seen Through Cognitive Psychology and Psychometric Methods</w:t>
+                <w:t xml:space="preserve">Enhancing reading skills through adaptive e-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Villessèche</w:t>
+                <w:t xml:space="preserve">Julie Villesseche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Oriez</w:t>
+                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Quaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nogues Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Quaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vol. 38 N°1, </w:t>
+              <w:t xml:space="preserve">International Journal of Interactive Technology and Smart Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.2-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/apliut.6701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/ITSE-07-2018-0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062637v1</w:t>
+                <w:t xml:space="preserve">hal-02419115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing reading skills through adaptive e-learning</w:t>
+                <w:t xml:space="preserve">Adaptive E-Learning as a Possible Solution to Counter Heterogeneity in Classrooms ? English Grammar Seen Through Cognitive Psychology and Psychometric Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Villesseche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Julie Villessèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Oriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quaireau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Interactive Technology and Smart Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (1), pp.2-17. </w:t>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 38 N°1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/ITSE-07-2018-0047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/apliut.6701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419115v1</w:t>
+                <w:t xml:space="preserve">hal-02062637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of the cursive handwriting movement in writers and pre-writers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Journée Défense et Citoyenneté 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bara</w:t>
+                <w:t xml:space="preserve">Léa Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny de La Haye-Nicolas</w:t>
+                <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+                <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (4), pp.927-943. </w:t>
+              <w:t xml:space="preserve">Note d'information de la DEPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11145-018-9819-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48464/hal-01882280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718616v1</w:t>
+                <w:t xml:space="preserve">hal-01882280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée Défense et Citoyenneté 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception of the cursive handwriting movement in writers and pre-writers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Chabanon</w:t>
+                <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Riviere</w:t>
+                <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny de La Haye</w:t>
+                <w:t xml:space="preserve">Fanny de La Haye-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Note d'information de la DEPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10, pp.1-4. </w:t>
+              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (4), pp.927-943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48464/hal-01882280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11145-018-9819-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882280v1</w:t>
+                <w:t xml:space="preserve">hal-01718616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée Défense et Citoyenneté 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Note d'information de la DEPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -998,77 +998,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Note d'information de la DEPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1128,51 +1128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1232,77 +1232,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée Défense et Citoyenneté 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Note d'information de la DEPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1330,394 +1330,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TACIT, pour évaluer et remédier aux difficultés de compréhension de l’implicite des textes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Maintenant, je comprends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nogues Jérémie</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Tual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Octobre (516)</w:t>
+              <w:t xml:space="preserve">, 2014, Devenir lecteur, 516, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760103v1</w:t>
+                <w:t xml:space="preserve">hal-01881758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la compréhension implicite de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quaireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bloch' Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, septembre (67), pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenant, je comprends</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">TACIT, pour évaluer et remédier aux difficultés de compréhension de l’implicite des textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Tual</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nogues Jérémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Devenir lecteur, 516, pp.26</w:t>
+              <w:t xml:space="preserve">, 2014, Octobre (516)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881758v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évaluations en lecture dans le cadre des Journées Défense Citoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1790,77 +1790,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et identification d'une caractéristique du mouvement d'écriture manuscrite chez des l'enfant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 66 (3), pp.164 - 171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1894,77 +1894,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évaluations en lecture dans le cadre de la journée d'appel de préparation à la défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2037,77 +2037,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et identification d'une caractéristique du mouvement d'écriture manuscrite chez les enfants pré-scripteurs et scripteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 66 (3), pp.164-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2132,77 +2132,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évaluations en lecture dans le cadre de la journée d'appel de préparation à la défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2243,352 +2243,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évaluations en lecture dans le cadre de la journée d'appel de préparation à la défense: Année 2009</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Apprendre à déduire le sens d'un mot à partir du contexte : effets d'un entraînement en Segpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rocher</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Note d'information de la DEPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11, pp.1-6. </w:t>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (4), pp.61-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48464/hal-01882120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nras.052.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882120v1</w:t>
+                <w:t xml:space="preserve">hal-01763862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à déduire le sens d'un mot à partir du contexte : effets d'un entraînement en Segpa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Les jeunes Français face à la lecture : nouvelles pistes méthodologiques pour l’évaluation massive des performances cognitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 52 (4), pp.61-71. </w:t>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (1), pp.121-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nras.052.0061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfla.151.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763862v1</w:t>
+                <w:t xml:space="preserve">hal-01880414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes Français face à la lecture : nouvelles pistes méthodologiques pour l’évaluation massive des performances cognitives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Les évaluations en lecture dans le cadre de la journée d'appel de préparation à la défense: Année 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 15 (1), pp.121-144. </w:t>
+              <w:t xml:space="preserve">Note d'information de la DEPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfla.151.0121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48464/hal-01882120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880414v1</w:t>
+                <w:t xml:space="preserve">hal-01882120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes d'associations verbales chez des sujets âgés</w:t>
               </w:r>
@@ -2600,51 +2600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2729,372 +2729,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TACIT : un outil d’évaluation et d’apprentissage adaptatif pour l’enseignement de la compréhension écrite et du vocabulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Apprentilangue, un dispositif pour l’enseignement du vocabulaire pour des enfants de maternelle et d’école élémentaire (Conférence invitée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ludovia Polynésie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inspé de la Polynésie française, Jan 2025, Papeete, Polynésie Française, French Polynesia</w:t>
+              <w:t xml:space="preserve">Animation pédagogique circonscription de Huahine, Polynésie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Huahine, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949280v1</w:t>
+                <w:t xml:space="preserve">hal-04949285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentilangue, un dispositif pour l’enseignement du vocabulaire pour des enfants de maternelle et d’école élémentaire (Conférence invitée)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Apprentilangue, un dispositif pour l’enseignement du vocabulaire pour des enfants de maternelle et d’école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation pédagogique circonscription de Huahine, Polynésie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Huahine, French Polynesia</w:t>
+              <w:t xml:space="preserve">Ludovia Polynésie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé de la Polynésie française, Jan 2025, Papeete, Polynésie Française, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949285v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentilangue, un dispositif pour l’enseignement du vocabulaire pour des enfants de maternelle et d’école élémentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">TACIT : un outil d’évaluation et d’apprentissage adaptatif pour l’enseignement de la compréhension écrite et du vocabulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ludovia Polynésie française</w:t>
+              <w:t xml:space="preserve">Ludovia Polynésie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inspé de la Polynésie française, Jan 2025, Papeete, Polynésie Française, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949281v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de la compréhension de l'implicite des textes à l'aide d'un dispositif numérique adaptatif : une étude de validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny de La Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nogues Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60E CONGRÈS DE LA SFP : APPRENTISSAGES, VULNÉRABILITÉS, PRÉVENTIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
@@ -3123,103 +3123,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TACIT, un système individualisé d’évaluation et d’apprentissage en ligne : vers une autonomie encadrée des étudiants pour leurs révisions en anglais ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Villessèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Oriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+                <w:t xml:space="preserve">Christophe Quaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26 ème congrès national RANACLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
@@ -3248,103 +3248,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des progrès en compréhension de l'implicite chez des élèves du CE1 au CM2 utilisant TACIT (plateforme innovante issue de la recherche appliquée en psychologie cognitive de l'éducation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny de La Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nogues Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11eme Colloque Psychologie du Développement : Environnements, Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Interuniversitaire de Psychologie du Développement et de l'Éducation (RIPSYDEVE), May 2018, Villeneuve d'Ascq, France</w:t>
@@ -3367,480 +3367,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution différenciée des progrès en compréhension de l'implicite avec l'outil TACIT, chez des élèves de primaire (du CE1 au CM2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Tavocat, testing adaptatif du vocabulaire anglais technique, pour améliorer son anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Oriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIèmes Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Savoie-Mont Blanc, Jun 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Journée SUPAPP (APPlicatifs pour l’enseignement SUPérieur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bretagne Loire, Sep 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759573v1</w:t>
+                <w:t xml:space="preserve">hal-01771953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TACIT-Ortho : un logiciel en ligne pour aider à comprendre l’implicite des textes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evolution différenciée des progrès en compréhension de l'implicite avec l'outil TACIT, chez des élèves de primaire (du CE1 au CM2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nogues Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens de Bichat - Orthophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIIèmes Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie-Mont Blanc, Jun 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461775v1</w:t>
+                <w:t xml:space="preserve">hal-01759573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tavocat, testing adaptatif du vocabulaire anglais technique, pour améliorer son anglais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TACIT-Ortho : un logiciel en ligne pour aider à comprendre l’implicite des textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny de La Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Oriez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SUPAPP (APPlicatifs pour l’enseignement SUPérieur)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bretagne Loire, Sep 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">Entretiens de Bichat - Orthophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771953v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TACIT-Ortho : un logiciel en ligne pour aider à comprendre l'implicite des textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens de Bichat 2016 - Orthophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
@@ -3869,103 +3869,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tavocat, testing adaptatif du vocabulaire anglais technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Oriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Oriez</w:t>
+                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nogues Jérémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire multi-site " Enseigner avec le numérique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université européenne de Bretagne (UEB), Dec 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3990,51 +3990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THEMOTS : combattre l’inégalité linguistique et prévenir l’illettrisme : pourquoi et comment enseigner le vocabulaire à l’école maternelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eduscol, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4059,103 +4059,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la maîtrise de la compréhension implicite des textes : tacit, un logiciel d’évaluation et de remédiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nogues Jérémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lyon, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4174,316 +4174,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TACIT : Testing Adaptatif pour la Compréhension de l’Implicite dans les Textes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Maîtrise de la langue: orthographe, grammaire, vocabulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Binisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Demongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Apprendre avec le numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de Rennes ; Conseil régional de Bretagne, Apr 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">Congrès national ANCP (Association Nationale des Conseillers Pédagogiques) : Rencontres Inter académiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE Rennes, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759724v1</w:t>
+                <w:t xml:space="preserve">hal-01881598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de la langue: orthographe, grammaire, vocabulaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">TACIT : Testing Adaptatif pour la Compréhension de l’Implicite dans les Textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nogues Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national ANCP (Association Nationale des Conseillers Pédagogiques) : Rencontres Inter académiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPE Rennes, Nov 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque Apprendre avec le numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de Rennes ; Conseil régional de Bretagne, Apr 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881598v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution fortement différenciée de la capacité à gérer l’implicite des textes chez les collégiens, en fonction du parcours (ordinaire vs SEGPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quaireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXèmes Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4502,217 +4502,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience morphologique et acquisition du vocabulaire</w:t>
+                <w:t xml:space="preserve">Rôle des connaissances morphologiques implicites et explicites dans l’apprentissage de la lecture chez des enfants déficients mentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de la Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Guilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de Didactique Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès « Règles et sens : acquisitions explicites ou implicites »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956155v1</w:t>
+                <w:t xml:space="preserve">hal-04956803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des connaissances morphologiques implicites et explicites dans l’apprentissage de la lecture chez des enfants déficients mentaux</w:t>
+                <w:t xml:space="preserve">Conscience morphologique et acquisition du vocabulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de la Haye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cindy Guilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès « Règles et sens : acquisitions explicites ou implicites »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Colloque international de Didactique Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956803v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehension and memory of texts: The interpretation of the title effect</w:t>
               </w:r>
@@ -4724,51 +4724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5eme congrès international de la société internationale de linguistique appliquée, Porto, 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Porto, Portugal. pp.117-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4793,51 +4793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the title help children to understand a text and to produce inferences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,51 +4888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of bridging and elaborative inferences : developmental aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5028,64 +5028,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5153,64 +5153,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de la Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international « Approche cognitive de l’apprentissage de la lecture »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5267,51 +5267,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentilangue - Le vocabulaire autrement !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne André-Kérébel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5355,51 +5355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier de vocabulaire CM2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne André-Kérébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine. Pellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5443,51 +5443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier de vocabulaire CM1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne André-Kérébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine. Pellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5531,51 +5531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier de vocabulaire CE2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne André-Kérébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine. Pellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5600,377 +5600,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atelier de vocabulaire CP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Psychologie cognitive de l'éducation / Alain Lieury, Fanny de La Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lieury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Nathan, pp.64, 2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, pp.128, 2013, 978-2-10-070376-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882143v1</w:t>
+                <w:t xml:space="preserve">hal-01881569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie cognitive de l'éducation / Alain Lieury, Fanny de La Haye</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">L’atelier de vocabulaire CE1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne André-Kérébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dunod, pp.128, 2013, 978-2-10-070376-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine. Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathan, pp.80, 2013, 978-209-122665-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881569v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atelier de vocabulaire CE1</w:t>
+                <w:t xml:space="preserve">L’atelier de vocabulaire CP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne André-Kérébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josée Paranthoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine. Pellé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nathan, pp.80, 2013, 978-209-122665-1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tréguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathan, pp.64, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882159v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croque lignes : méthode de lecture CP : guide pédagogique / Emmanuelle Bonjour,... Fanny de La Haye,... Nathalie Marec-Breton,... [et al.] ; avec la collaboration de Paul-Luc Médard, ...] ; sous la direction de Jean-Émile Gombert,....</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5997,362 +5997,491 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de validation de la plateforme en ligne TACIT dédiée à l’évaluation et l'apprentissage différencié de la compréhension de l'implicite des textes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Un outil d'évaluation et d'entraînement adaptatifs des compétences transversales (TACIT) : enjeux et principaux résultats concernant l'implicite des textes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Quaireau</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Provence. </w:t>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 979-10-32à-0511-8</w:t>
+              <w:t xml:space="preserve">Comprendre et mesurer la variabilité psychologique. Recherches actuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 349-356, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716633v1</w:t>
+                <w:t xml:space="preserve">hal-05587638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture et compréhension</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de validation de la plateforme en ligne TACIT dédiée à l’évaluation et l'apprentissage différencié de la compréhension de l'implicite des textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Provence. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie pour l'enseignant / sous la direction d'Alain Lieury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, 2010, 978-2-10-053372-5</w:t>
+              <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 979-10-32à-0511-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881581v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lecture et compréhension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny de La Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie pour l'enseignant / sous la direction d'Alain Lieury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2010, 978-2-10-053372-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de l’écriture manuscrite : des difficultés perçues par les enseignants aux difficultés des élèves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'apprentissage de la langue écrite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6420,51 +6549,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="499DF7F1"/>
+    <w:nsid w:val="A67F8318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6651,51 +6780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-de-la-haye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5131-8690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08153597X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Codet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2020-0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villess&#232;che" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Oriez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.6701" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villesseche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogues J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ITSE-07-2018-0047" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01718616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye-Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9819-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chabanon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Riviere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Gombert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882280" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882278v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arzoumanian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882278" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Steinmetz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882049v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vourc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01760103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882082v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882096v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rocher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882096" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0028369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882113" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763862v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.052.0061" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880414v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.151.0121" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tarrago" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.05.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZXGWV17-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nogues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949285v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deline" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759573v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lavandier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01771953v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01771951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01771958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759724v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881598v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Binisti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demongin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759643v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956155v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de la Haye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956803v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guilloux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04883769v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel No&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681331v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Andr&#233;-K&#233;r&#233;bel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882177v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine. Pell&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882170v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882163v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882143v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Paranthoen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tr&#233;guier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881569v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lieury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonjour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M&#233;nager" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pup@univ-amu.fr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881581v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833256v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-de-la-haye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5131-8690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08153597X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Codet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2020-0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villesseche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogues J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ITSE-07-2018-0047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villess&#232;che" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Oriez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.6701" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chabanon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Riviere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Gombert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882280" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01718616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye-Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9819-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882278v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arzoumanian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882278" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Steinmetz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882049v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vourc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01760103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882096v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rocher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882096" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0028369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882113" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.052.0061" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.151.0121" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882120v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882120" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tarrago" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.05.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZXGWV17-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949285v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nogues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deline" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01771953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461775v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lavandier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01771951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01771958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881598v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Binisti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demongin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759643v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956803v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de la Haye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guilloux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04883769v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel No&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681331v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Andr&#233;-K&#233;r&#233;bel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882177v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine. Pell&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882170v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882163v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lieury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882143v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Paranthoen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tr&#233;guier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonjour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M&#233;nager" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587638v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716633v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pup@univ-amu.fr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881581v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833256v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>