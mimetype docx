--- v1 (2026-04-15)
+++ v2 (2026-05-26)
@@ -321,624 +321,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing reading skills through adaptive e-learning</w:t>
+                <w:t xml:space="preserve">Adaptive E-Learning as a Possible Solution to Counter Heterogeneity in Classrooms ? English Grammar Seen Through Cognitive Psychology and Psychometric Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Villesseche</w:t>
+                <w:t xml:space="preserve">Julie Villessèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandrine Oriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quaireau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Interactive Technology and Smart Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (1), pp.2-17. </w:t>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 38 N°1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/ITSE-07-2018-0047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/apliut.6701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419115v1</w:t>
+                <w:t xml:space="preserve">hal-02062637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive E-Learning as a Possible Solution to Counter Heterogeneity in Classrooms ? English Grammar Seen Through Cognitive Psychology and Psychometric Methods</w:t>
+                <w:t xml:space="preserve">Enhancing reading skills through adaptive e-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Villessèche</w:t>
+                <w:t xml:space="preserve">Julie Villesseche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Oriez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nogues Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Quaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vol. 38 N°1, </w:t>
+              <w:t xml:space="preserve">International Journal of Interactive Technology and Smart Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.2-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/apliut.6701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/ITSE-07-2018-0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062637v1</w:t>
+                <w:t xml:space="preserve">hal-02419115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée Défense et Citoyenneté 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception of the cursive handwriting movement in writers and pre-writers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Chabanon</w:t>
+                <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Riviere</w:t>
+                <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny de La Haye</w:t>
+                <w:t xml:space="preserve">Fanny de La Haye-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Note d'information de la DEPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10, pp.1-4. </w:t>
+              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (4), pp.927-943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48464/hal-01882280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11145-018-9819-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882280v1</w:t>
+                <w:t xml:space="preserve">hal-01718616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of the cursive handwriting movement in writers and pre-writers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Journée Défense et Citoyenneté 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bara</w:t>
+                <w:t xml:space="preserve">Léa Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny de La Haye-Nicolas</w:t>
+                <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+                <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (4), pp.927-943. </w:t>
+              <w:t xml:space="preserve">Note d'information de la DEPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11145-018-9819-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48464/hal-01882280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718616v1</w:t>
+                <w:t xml:space="preserve">hal-01882280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée Défense et Citoyenneté 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Note d'information de la DEPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -998,77 +998,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arzoumanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Note d'information de la DEPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1128,51 +1128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1213,511 +1213,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée Défense et Citoyenneté 2013</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">TACIT, pour évaluer et remédier aux difficultés de compréhension de l’implicite des textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nogues Jérémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Note d'information de la DEPP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Octobre (516)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882049v1</w:t>
+                <w:t xml:space="preserve">hal-01760103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenant, je comprends</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Enseigner la compréhension implicite de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Tual</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quaireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Devenir lecteur, 516, pp.26</w:t>
+              <w:t xml:space="preserve">Bloch' Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, septembre (67), pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881758v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la compréhension implicite de textes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Maintenant, je comprends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Quaireau</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Tual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bloch' Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, septembre (67), pp.8</w:t>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Devenir lecteur, 516, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882082v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TACIT, pour évaluer et remédier aux difficultés de compréhension de l’implicite des textes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Journée Défense et Citoyenneté 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vourc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nogues Jérémie</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Note d'information de la DEPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/hal-01882049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760103v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évaluations en lecture dans le cadre des Journées Défense Citoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1771,438 +1771,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et identification d'une caractéristique du mouvement d'écriture manuscrite chez des l'enfant.</w:t>
+                <w:t xml:space="preserve">Détection et identification d'une caractéristique du mouvement d'écriture manuscrite chez les enfants pré-scripteurs et scripteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 66 (3), pp.164 - 171. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 66 (3), pp.164-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763835v1</w:t>
+                <w:t xml:space="preserve">halshs-00855104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évaluations en lecture dans le cadre de la journée d'appel de préparation à la défense</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Détection et identification d'une caractéristique du mouvement d'écriture manuscrite chez des l'enfant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Riviere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ronan Vourc’h</w:t>
+                <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Note d'information de la DEPP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48464/hal-01882102⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (3), pp.164 - 171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0028369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882102v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et identification d'une caractéristique du mouvement d'écriture manuscrite chez les enfants pré-scripteurs et scripteurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les évaluations en lecture dans le cadre de la journée d'appel de préparation à la défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Bara</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Note d'information de la DEPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/hal-01882102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00855104v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évaluations en lecture dans le cadre de la journée d'appel de préparation à la défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2243,352 +2243,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à déduire le sens d'un mot à partir du contexte : effets d'un entraînement en Segpa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les évaluations en lecture dans le cadre de la journée d'appel de préparation à la défense: Année 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 52 (4), pp.61-71. </w:t>
+              <w:t xml:space="preserve">Note d'information de la DEPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nras.052.0061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48464/hal-01882120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763862v1</w:t>
+                <w:t xml:space="preserve">hal-01882120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes Français face à la lecture : nouvelles pistes méthodologiques pour l’évaluation massive des performances cognitives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Apprendre à déduire le sens d'un mot à partir du contexte : effets d'un entraînement en Segpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rocher</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 15 (1), pp.121-144. </w:t>
+              <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (4), pp.61-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfla.151.0121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nras.052.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880414v1</w:t>
+                <w:t xml:space="preserve">hal-01763862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évaluations en lecture dans le cadre de la journée d'appel de préparation à la défense: Année 2009</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les jeunes Français face à la lecture : nouvelles pistes méthodologiques pour l’évaluation massive des performances cognitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Note d'information de la DEPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (1), pp.121-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48464/hal-01882120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfla.151.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882120v1</w:t>
+                <w:t xml:space="preserve">hal-01880414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes d'associations verbales chez des sujets âgés</w:t>
               </w:r>
@@ -2600,51 +2600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Tarrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2729,372 +2729,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentilangue, un dispositif pour l’enseignement du vocabulaire pour des enfants de maternelle et d’école élémentaire (Conférence invitée)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">TACIT : un outil d’évaluation et d’apprentissage adaptatif pour l’enseignement de la compréhension écrite et du vocabulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation pédagogique circonscription de Huahine, Polynésie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Huahine, French Polynesia</w:t>
+              <w:t xml:space="preserve">Ludovia Polynésie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspé de la Polynésie française, Jan 2025, Papeete, Polynésie Française, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949285v1</w:t>
+                <w:t xml:space="preserve">hal-04949280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentilangue, un dispositif pour l’enseignement du vocabulaire pour des enfants de maternelle et d’école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludovia Polynésie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inspé de la Polynésie française, Jan 2025, Papeete, Polynésie Française, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TACIT : un outil d’évaluation et d’apprentissage adaptatif pour l’enseignement de la compréhension écrite et du vocabulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Apprentilangue, un dispositif pour l’enseignement du vocabulaire pour des enfants de maternelle et d’école élémentaire (Conférence invitée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ludovia Polynésie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inspé de la Polynésie française, Jan 2025, Papeete, Polynésie Française, French Polynesia</w:t>
+              <w:t xml:space="preserve">Animation pédagogique circonscription de Huahine, Polynésie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Huahine, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949280v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de la compréhension de l'implicite des textes à l'aide d'un dispositif numérique adaptatif : une étude de validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nogues Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60E CONGRÈS DE LA SFP : APPRENTISSAGES, VULNÉRABILITÉS, PRÉVENTIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Poitiers, France</w:t>
@@ -3123,103 +3123,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TACIT, un système individualisé d’évaluation et d’apprentissage en ligne : vers une autonomie encadrée des étudiants pour leurs révisions en anglais ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Villessèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Oriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Quaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26 ème congrès national RANACLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
@@ -3248,103 +3248,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des progrès en compréhension de l'implicite chez des élèves du CE1 au CM2 utilisant TACIT (plateforme innovante issue de la recherche appliquée en psychologie cognitive de l'éducation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nogues Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11eme Colloque Psychologie du Développement : Environnements, Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Interuniversitaire de Psychologie du Développement et de l'Éducation (RIPSYDEVE), May 2018, Villeneuve d'Ascq, France</w:t>
@@ -3367,480 +3367,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tavocat, testing adaptatif du vocabulaire anglais technique, pour améliorer son anglais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution différenciée des progrès en compréhension de l'implicite avec l'outil TACIT, chez des élèves de primaire (du CE1 au CM2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny de La Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Oriez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nogues Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SUPAPP (APPlicatifs pour l’enseignement SUPérieur)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bretagne Loire, Sep 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">XXIIèmes Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie-Mont Blanc, Jun 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771953v1</w:t>
+                <w:t xml:space="preserve">hal-01759573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution différenciée des progrès en compréhension de l'implicite avec l'outil TACIT, chez des élèves de primaire (du CE1 au CM2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">TACIT-Ortho : un logiciel en ligne pour aider à comprendre l’implicite des textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny de La Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIèmes Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Savoie-Mont Blanc, Jun 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Entretiens de Bichat - Orthophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759573v1</w:t>
+                <w:t xml:space="preserve">hal-02461775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TACIT-Ortho : un logiciel en ligne pour aider à comprendre l’implicite des textes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Tavocat, testing adaptatif du vocabulaire anglais technique, pour améliorer son anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Oriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens de Bichat - Orthophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée SUPAPP (APPlicatifs pour l’enseignement SUPérieur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bretagne Loire, Sep 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461775v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TACIT-Ortho : un logiciel en ligne pour aider à comprendre l'implicite des textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens de Bichat 2016 - Orthophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
@@ -3863,299 +3863,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tavocat, testing adaptatif du vocabulaire anglais technique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">THEMOTS : combattre l’inégalité linguistique et prévenir l’illettrisme : pourquoi et comment enseigner le vocabulaire à l’école maternelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nogues Jérémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire multi-site " Enseigner avec le numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université européenne de Bretagne (UEB), Dec 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eduscol, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771958v1</w:t>
+                <w:t xml:space="preserve">hal-01881617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THEMOTS : combattre l’inégalité linguistique et prévenir l’illettrisme : pourquoi et comment enseigner le vocabulaire à l’école maternelle ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Tavocat, testing adaptatif du vocabulaire anglais technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Oriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nogues Jérémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eduscol, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire multi-site " Enseigner avec le numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université européenne de Bretagne (UEB), Dec 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881617v1</w:t>
+                <w:t xml:space="preserve">hal-01771958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la maîtrise de la compréhension implicite des textes : tacit, un logiciel d’évaluation et de remédiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nogues Jérémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lyon, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4206,51 +4206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Binisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Demongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national ANCP (Association Nationale des Conseillers Pédagogiques) : Rencontres Inter académiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE Rennes, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4275,103 +4275,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TACIT : Testing Adaptatif pour la Compréhension de l’Implicite dans les Textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nogues Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Apprendre avec le numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rectorat de Rennes ; Conseil régional de Bretagne, Apr 2013, Brest, France</w:t>
@@ -4400,90 +4400,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution fortement différenciée de la capacité à gérer l’implicite des textes chez les collégiens, en fonction du parcours (ordinaire vs SEGPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quaireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXèmes Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4502,217 +4502,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des connaissances morphologiques implicites et explicites dans l’apprentissage de la lecture chez des enfants déficients mentaux</w:t>
+                <w:t xml:space="preserve">Conscience morphologique et acquisition du vocabulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de la Haye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cindy Guilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès « Règles et sens : acquisitions explicites ou implicites »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Colloque international de Didactique Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956803v1</w:t>
+                <w:t xml:space="preserve">hal-04956155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience morphologique et acquisition du vocabulaire</w:t>
+                <w:t xml:space="preserve">Rôle des connaissances morphologiques implicites et explicites dans l’apprentissage de la lecture chez des enfants déficients mentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de la Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Guilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de Didactique Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès « Règles et sens : acquisitions explicites ou implicites »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956155v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehension and memory of texts: The interpretation of the title effect</w:t>
               </w:r>
@@ -4724,51 +4724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5eme congrès international de la société internationale de linguistique appliquée, Porto, 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Porto, Portugal. pp.117-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4793,51 +4793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the title help children to understand a text and to produce inferences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Syssau Vaccarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,51 +4888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of bridging and elaborative inferences : developmental aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5028,64 +5028,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5153,64 +5153,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de la Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Guilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international « Approche cognitive de l’apprentissage de la lecture »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5267,51 +5267,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentilangue - Le vocabulaire autrement !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne André-Kérébel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5355,51 +5355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier de vocabulaire CM2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne André-Kérébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine. Pellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5443,51 +5443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier de vocabulaire CM1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne André-Kérébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine. Pellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5531,51 +5531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atelier de vocabulaire CE2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne André-Kérébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine. Pellé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5600,377 +5600,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie cognitive de l'éducation / Alain Lieury, Fanny de La Haye</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’atelier de vocabulaire CP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne André-Kérébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny de La Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lieury</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Dunod, pp.128, 2013, 978-2-10-070376-0</w:t>
+                <w:t xml:space="preserve">Marie-Josée Paranthoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine. Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tréguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathan, pp.64, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881569v1</w:t>
+                <w:t xml:space="preserve">hal-01882143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atelier de vocabulaire CE1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Psychologie cognitive de l'éducation / Alain Lieury, Fanny de La Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lieury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Nathan, pp.80, 2013, 978-209-122665-1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, pp.128, 2013, 978-2-10-070376-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882159v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’atelier de vocabulaire CP</w:t>
+                <w:t xml:space="preserve">L’atelier de vocabulaire CE1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne André-Kérébel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine. Pellé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathan, pp.80, 2013, 978-209-122665-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Tréguier</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01882143v1</w:t>
+                <w:t xml:space="preserve">hal-01882159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croque lignes : méthode de lecture CP : guide pédagogique / Emmanuelle Bonjour,... Fanny de La Haye,... Nathalie Marec-Breton,... [et al.] ; avec la collaboration de Paul-Luc Médard, ...] ; sous la direction de Jean-Émile Gombert,....</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emile Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6037,51 +6037,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil d'évaluation et d'entraînement adaptatifs des compétences transversales (TACIT) : enjeux et principaux résultats concernant l'implicite des textes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6089,51 +6089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre et mesurer la variabilité psychologique. Recherches actuelles</w:t>
@@ -6166,103 +6166,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de validation de la plateforme en ligne TACIT dédiée à l’évaluation et l'apprentissage différencié de la compréhension de l'implicite des textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Deline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
@@ -6308,51 +6308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture et compréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie pour l'enseignant / sous la direction d'Alain Lieury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2010, 978-2-10-053372-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6390,51 +6390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de l’écriture manuscrite : des difficultés perçues par les enseignants aux difficultés des élèves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'apprentissage de la langue écrite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6549,51 +6549,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A67F8318"/>
+    <w:nsid w:val="6DD56F3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6780,51 +6780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-de-la-haye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5131-8690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08153597X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Codet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2020-0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villesseche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogues J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ITSE-07-2018-0047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villess&#232;che" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Oriez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.6701" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chabanon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Riviere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Gombert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882280" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01718616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye-Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9819-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882278v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arzoumanian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882278" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Steinmetz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882049v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vourc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01760103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882096v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rocher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882096" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0028369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882113" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.052.0061" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.151.0121" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882120v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882120" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tarrago" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.05.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZXGWV17-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949285v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nogues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deline" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01771953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461775v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lavandier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01771951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01771958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881598v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Binisti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demongin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759643v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956803v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de la Haye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guilloux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956155v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04883769v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel No&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681331v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Andr&#233;-K&#233;r&#233;bel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882177v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine. Pell&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882170v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882163v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lieury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882143v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Paranthoen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tr&#233;guier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonjour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M&#233;nager" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587638v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716633v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pup@univ-amu.fr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881581v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833256v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-de-la-haye" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5131-8690" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08153597X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Codet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2020-0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villess&#232;che" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Oriez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bohec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Quaireau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.6701" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419115v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villesseche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogues J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ITSE-07-2018-0047" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01718616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye-Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9819-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chabanon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Riviere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emile Gombert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882280" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882278v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arzoumanian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882278" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Steinmetz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01760103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881758v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882049v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vourc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882096v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rocher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882096" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0028369" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882102v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882102" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882113" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01882120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763862v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.052.0061" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880414v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.151.0121" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tarrago" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brouillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.05.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZXGWV17-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nogues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deline" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02062641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759573v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lavandier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01771953v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01771951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01771958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881598v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Binisti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Demongin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01759643v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956155v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de la Haye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956803v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Guilloux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau Vaccarella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04883769v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel No&#235;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lef&#232;vre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681331v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Andr&#233;-K&#233;r&#233;bel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882177v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine. Pell&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882170v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882163v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882143v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Paranthoen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tr&#233;guier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881569v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lieury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01882136v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonjour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M&#233;nager" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587638v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716633v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pup@univ-amu.fr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881581v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833256v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>