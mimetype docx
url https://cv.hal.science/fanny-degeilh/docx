--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1632,425 +1632,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kids’ Outcomes And Long-term Abilities (KOALA): protocol for a prospective, longitudinal cohort study of mild traumatic brain injury in children 6 months to 6 years of age</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miriam Beauchamp</w:t>
+                <w:t xml:space="preserve">Quality of life 6 and 18 months after mild traumatic brain injury in early childhood: An exploratory study of the role of genetic, environmental, injury, and child factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Tuerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ken Tang</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Bellerose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-040603⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1748, pp.147061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2020.147061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472812v1</w:t>
+                <w:t xml:space="preserve">hal-03472823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It’s a matter of surgency: Traumatic brain injury is associated with changes in preschoolers’ temperament.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Séguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy El-Jalbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (4), pp.375-387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/neu0000618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life 6 and 18 months after mild traumatic brain injury in early childhood: An exploratory study of the role of genetic, environmental, injury, and child factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Gagner</w:t>
+                <w:t xml:space="preserve">Kids’ Outcomes And Long-term Abilities (KOALA): protocol for a prospective, longitudinal cohort study of mild traumatic brain injury in children 6 months to 6 years of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Lalonde</w:t>
+                <w:t xml:space="preserve">Keith Yeates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1748, pp.147061. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.e040603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2020.147061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-040603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472823v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic Status in Infancy and the Developing Brain: Functional Connectivity of the Hippocampus and Amygdala</w:t>
               </w:r>
@@ -2300,51 +2300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent Changes in Child Behavior After Early Mild Traumatic Brain Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4865,51 +4865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05464841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Leclerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bernier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#233;geilh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02724316251317630" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Beaudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gagnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.3182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Beck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Ferschmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Macsweeney" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linn Norbom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Wiker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2023.101261" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lizabel Leblanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daneault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beauchamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616734.2023.2172437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Rose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(23)00193-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Yutong Guo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470919.2023.2257882" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacombe-Barrios" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Tuerk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lebel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00247-023-05592-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann von Soest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Beer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gaubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.02.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-022-00987-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Desaunay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F D&#233;geilh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Eustache" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Viard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2021.1974488" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecouvey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hirst" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.1955934" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472722v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Catroppa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicki Anderson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000518752" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Yeates" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040603" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou S&#233;guin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy El-Jalbout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000618" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gagner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Bellerose" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lalonde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2020.147061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472759v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam H Beauchamp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000507616" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dooley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24822" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpepsy/jsz071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Bailey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12270" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472786v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Gravel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21786" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472766v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2018.06.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01470285v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Viard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Egler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01229435v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guillery-Girard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Ch&#233;telat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12440" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bisby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sulpizio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Degeilh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valerie Curran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2015.07.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjela Dimitrijevic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Leener" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K Tamnes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2247822" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03623129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03777498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465398v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chouquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465353v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahlig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922246v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Overweg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bekkhus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Havdahl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04665508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05464841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Leclerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bernier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#233;geilh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02724316251317630" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Beaudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gagnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.3182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Beck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Ferschmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Macsweeney" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linn Norbom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Wiker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2023.101261" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lizabel Leblanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daneault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beauchamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616734.2023.2172437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Rose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(23)00193-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Yutong Guo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470919.2023.2257882" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacombe-Barrios" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Tuerk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lebel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00247-023-05592-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann von Soest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Beer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gaubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.02.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-022-00987-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Desaunay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F D&#233;geilh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Eustache" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Viard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2021.1974488" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecouvey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hirst" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.1955934" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472722v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Catroppa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicki Anderson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000518752" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gagner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Bellerose" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lalonde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2020.147061" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou S&#233;guin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy El-Jalbout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000618" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Yeates" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040603" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472759v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam H Beauchamp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000507616" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dooley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24822" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpepsy/jsz071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Bailey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12270" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472786v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Gravel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21786" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472766v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2018.06.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01470285v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Viard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Egler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01229435v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guillery-Girard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Ch&#233;telat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12440" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bisby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sulpizio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Degeilh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valerie Curran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2015.07.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjela Dimitrijevic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Leener" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K Tamnes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2247822" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03623129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03777498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465398v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chouquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465353v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahlig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922246v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Overweg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bekkhus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Havdahl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04665508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>