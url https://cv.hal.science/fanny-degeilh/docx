--- v1 (2026-04-11)
+++ v2 (2026-05-08)
@@ -351,659 +351,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puberty differentially predicts brain maturation in male and female youth: A longitudinal ABCD Study</w:t>
+                <w:t xml:space="preserve">Prospective associations between maternal mind-mindedness, child theory of mind, and brain morphology in school-aged children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dani Beck</w:t>
+                <w:t xml:space="preserve">Elie Yutong Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lia Ferschmann</w:t>
+                <w:t xml:space="preserve">Élizabel Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niamh Macsweeney</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miriam Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dcn.2023.101261⟩</w:t>
+              <w:t xml:space="preserve">Social Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17470919.2023.2257882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922433v1</w:t>
+                <w:t xml:space="preserve">hal-04216518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal associations between mother-child attachment security in toddlerhood and white matter microstructure in late childhood: a preliminary investigation</w:t>
+                <w:t xml:space="preserve">Behavioral-play familiarization for non-sedated magnetic resonance imaging in young children with mild traumatic brain injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lacombe-Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Tuerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élizabel Leblanc</w:t>
+                <w:t xml:space="preserve">Catherine Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attachment and Human Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14616734.2023.2172437⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00247-023-05592-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992466v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving outcome after paediatric concussion: challenges and possibilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Longitudinal associations between mother-child attachment security in toddlerhood and white matter microstructure in late childhood: a preliminary investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dégeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élizabel Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sean Rose</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2352-4642(23)00193-1⟩</w:t>
+              <w:t xml:space="preserve">Attachment and Human Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.291-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14616734.2023.2172437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212135v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective associations between maternal mind-mindedness, child theory of mind, and brain morphology in school-aged children</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élizabel Leblanc</w:t>
+                <w:t xml:space="preserve">Improving outcome after paediatric concussion: challenges and possibilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie Bernier</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17470919.2023.2257882⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (10), pp.728-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2352-4642(23)00193-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216518v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral-play familiarization for non-sedated magnetic resonance imaging in young children with mild traumatic brain injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dégeilh</w:t>
+                <w:t xml:space="preserve">Puberty differentially predicts brain maturation in male and female youth: A longitudinal ABCD Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dani Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Ferschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Lacombe-Barrios</w:t>
+                <w:t xml:space="preserve">Niamh Macsweeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carola Tuerk</w:t>
+                <w:t xml:space="preserve">Linn Norbom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lebel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Daneault</w:t>
+                <w:t xml:space="preserve">Thea Wiker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-31. </w:t>
+              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.101261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00247-023-05592-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dcn.2023.101261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044229v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social problems and brain structure development following childhood mild traumatic brain injury</w:t>
               </w:r>
@@ -1015,51 +1015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilmann von Soest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Ferschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1123,77 +1123,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disorganized attachment behaviors in infancy as predictors of brain morphology and peer rejection in late childhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élizabel Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1234,1156 +1234,1156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-representation in Kleine-Levin syndrome: a single case fMRI study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pediatric Moderate-Severe Traumatic Brain Injury and Gray Matter Structural Covariance Networks: A Preliminary Longitudinal Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Tuerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dégeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Desaunay</w:t>
+                <w:t xml:space="preserve">Cathy Catroppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Dégeilh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vicki Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13554794.2021.1974488⟩</w:t>
+              <w:t xml:space="preserve">Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (6), pp.335-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000518752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379605v1</w:t>
+                <w:t xml:space="preserve">hal-03472722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes over 10 years in the retelling of the flashbulb memories of the attack of 11 September 2001</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dégeilh</w:t>
+                <w:t xml:space="preserve">Self-representation in Kleine-Levin syndrome: a single case fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Desaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dégeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Lecouvey</w:t>
+                <w:t xml:space="preserve">F Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Hirst</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
+                <w:t xml:space="preserve">A Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09658211.2021.1955934⟩</w:t>
+              <w:t xml:space="preserve">Neurocase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (5), pp.396-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13554794.2021.1974488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455509v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediatric Moderate-Severe Traumatic Brain Injury and Gray Matter Structural Covariance Networks: A Preliminary Longitudinal Investigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes over 10 years in the retelling of the flashbulb memories of the attack of 11 September 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lecouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hirst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Catroppa</w:t>
+                <w:t xml:space="preserve">Serge Heiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicki Anderson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 43 (6), pp.335-347. </w:t>
+              <w:t xml:space="preserve">Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (8), pp.1006-1016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000518752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09658211.2021.1955934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472722v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life 6 and 18 months after mild traumatic brain injury in early childhood: An exploratory study of the role of genetic, environmental, injury, and child factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carola Tuerk</w:t>
+                <w:t xml:space="preserve">Socioeconomic Status in Infancy and the Developing Brain: Functional Connectivity of the Hippocampus and Amygdala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gagner</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miriam H Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élizabel Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2020.147061⟩</w:t>
+              <w:t xml:space="preserve">Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (5-6), pp.327-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000507616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472823v1</w:t>
+                <w:t xml:space="preserve">hal-03472759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It’s a matter of surgency: Traumatic brain injury is associated with changes in preschoolers’ temperament.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilou Séguin</w:t>
+                <w:t xml:space="preserve">Altered resting‐state functional connectivity within the developing social brain after pediatric traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Tuerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Catroppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Dooley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/neu0000618⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (2), pp.561-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.24822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472831v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kids’ Outcomes And Long-term Abilities (KOALA): protocol for a prospective, longitudinal cohort study of mild traumatic brain injury in children 6 months to 6 years of age</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miriam Beauchamp</w:t>
+                <w:t xml:space="preserve">Quality of life 6 and 18 months after mild traumatic brain injury in early childhood: An exploratory study of the role of genetic, environmental, injury, and child factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Tuerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Bellerose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Yeates</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ken Tang</w:t>
+                <w:t xml:space="preserve">Gabrielle Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (10), pp.e040603. </w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1748, pp.147061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-040603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2020.147061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472812v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic Status in Infancy and the Developing Brain: Functional Connectivity of the Hippocampus and Amygdala</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">It’s a matter of surgency: Traumatic brain injury is associated with changes in preschoolers’ temperament.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Séguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy El-Jalbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000507616⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (4), pp.375-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/neu0000618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472759v1</w:t>
+                <w:t xml:space="preserve">hal-03472831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered resting‐state functional connectivity within the developing social brain after pediatric traumatic brain injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carola Tuerk</w:t>
+                <w:t xml:space="preserve">Kids’ Outcomes And Long-term Abilities (KOALA): protocol for a prospective, longitudinal cohort study of mild traumatic brain injury in children 6 months to 6 years of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kean</w:t>
+                <w:t xml:space="preserve">Keith Yeates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41 (2), pp.561-576. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.e040603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.24822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-040603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472843v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent Changes in Child Behavior After Early Mild Traumatic Brain Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pediatric Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2443,51 +2443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élizabel Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2590,51 +2590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Gravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 60 (8), pp.1037-1047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2694,77 +2694,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élizabel Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Daneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34, pp.53-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2792,282 +2792,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain alterations in pediatric PTSD Functional brain alterations during self-reference processing in adolescents with sexual abuse related posttraumatic stress disorder: A preliminary report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attachment Security in Infancy: A Preliminary Study of Prospective Links to Brain Morphometry in Late Childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élizabel Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Daneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocase</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.02141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01470285v1</w:t>
+                <w:t xml:space="preserve">hal-03472784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachment Security in Infancy: A Preliminary Study of Prospective Links to Brain Morphometry in Late Childhood</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain alterations in pediatric PTSD Functional brain alterations during self-reference processing in adolescents with sexual abuse related posttraumatic stress disorder: A preliminary report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Egler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neurocase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, [Epub ahead of print]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472784v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01470285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural correlates of Self and its interaction with memory in healthy adolescents</w:t>
               </w:r>
@@ -3347,247 +3347,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Approach to Identifying Post-Concussive Symptoms in Early Childhood Concussion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ken Tang</w:t>
+                <w:t xml:space="preserve">Can We Encode Intra-and Inter-Variability with Log Jacobian Maps Derived from Brain Morphological Deformations Using Pediatric MRI Scans?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andjela Dimitrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin de Leener</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INS 2024 - International Neuropsychological Society Annual North American Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, New York, United States</w:t>
+              <w:t xml:space="preserve">MIDL 2024 - Medical Imaging with Deep Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835379v1</w:t>
+                <w:t xml:space="preserve">hal-04680556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can We Encode Intra-and Inter-Variability with Log Jacobian Maps Derived from Brain Morphological Deformations Using Pediatric MRI Scans?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andjela Dimitrijevic</w:t>
+                <w:t xml:space="preserve">Developmental Approach to Identifying Post-Concussive Symptoms in Early Childhood Concussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIDL 2024 - Medical Imaging with Deep Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">INS 2024 - International Neuropsychological Society Annual North American Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680556v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-post change in mental health and brain structure in pediatric mild traumatic brain injury</w:t>
               </w:r>
@@ -3612,51 +3612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilmann von Soest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Ferschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian K Tamnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3729,51 +3729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilmann von Soest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Ferschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3854,51 +3854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilmann von Soest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Ferschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian K Tamnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3962,368 +3962,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Log Jacobian Maps to Capture Intra- and Inter-Individual Variability in Pediatric Brain Morphological Changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating SynthSeg’s Pediatric Brain Segmentations: Longitudinal Volume Assessments, Preprocessing Effects, and Guidelines for Improved Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andjela Dimitrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Mahlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dégeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin de Leener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 - 15th World Congress on Brain Injury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Montréal, Canada. 2025</w:t>
+              <w:t xml:space="preserve">Flux 2025 - Annual Flux Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dublin, Ireland. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465398v1</w:t>
+                <w:t xml:space="preserve">hal-05465353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of pediatric concussion on cerebellum neurodevelopment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Chouquet</w:t>
+                <w:t xml:space="preserve">Leveraging Log Jacobian Maps to Capture Intra- and Inter-Individual Variability in Pediatric Brain Morphological Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andjela Dimitrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin de Leener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 - 15th World Congress on Brain Injury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2025, Montréal (Québec), Canada. pp.1-1, 2025</w:t>
+              <w:t xml:space="preserve">, Mar 2025, Montréal, Canada. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017742v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating SynthSeg’s Pediatric Brain Segmentations: Longitudinal Volume Assessments, Preprocessing Effects, and Guidelines for Improved Accuracy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of pediatric concussion on cerebellum neurodevelopment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Mahlig</w:t>
+                <w:t xml:space="preserve">Valentine Chouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin de Leener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux 2025 - Annual Flux Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Dublin, Ireland. 2025</w:t>
+              <w:t xml:space="preserve">2025 - 15th World Congress on Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Montréal (Québec), Canada. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465353v1</w:t>
+                <w:t xml:space="preserve">hal-05017742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we distinguish intra- and inter-variability with log Jacobian maps derived from brain morphological deformations using pediatric MRI scans?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andjela Dimitrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dégeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin de Leener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Singapour, Singapore. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4374,51 +4374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dégeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual World Congress on Brain Injury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Vitual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4475,51 +4475,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of prosocial behavior and inhibitory control in late childhood: A longitudinal exploration of sex differences and reciprocal relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Ferschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Overweg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4865,51 +4865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05464841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Leclerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bernier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#233;geilh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02724316251317630" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Beaudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gagnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.3182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Beck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Ferschmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Macsweeney" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linn Norbom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Wiker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2023.101261" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992466v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lizabel Leblanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daneault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beauchamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616734.2023.2172437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Rose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(23)00193-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Yutong Guo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470919.2023.2257882" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacombe-Barrios" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Tuerk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lebel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00247-023-05592-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann von Soest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Beer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gaubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.02.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-022-00987-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Desaunay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F D&#233;geilh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Eustache" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Viard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2021.1974488" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecouvey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hirst" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.1955934" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472722v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Catroppa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicki Anderson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000518752" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gagner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Bellerose" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lalonde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2020.147061" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou S&#233;guin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy El-Jalbout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000618" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Yeates" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040603" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472759v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam H Beauchamp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000507616" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472843v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dooley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24822" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpepsy/jsz071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Bailey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12270" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472786v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Gravel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21786" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472766v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2018.06.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01470285v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Viard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Egler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01229435v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guillery-Girard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Ch&#233;telat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12440" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bisby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sulpizio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Degeilh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valerie Curran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2015.07.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjela Dimitrijevic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Leener" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K Tamnes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2247822" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03623129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03777498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465398v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chouquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465353v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahlig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922246v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Overweg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bekkhus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Havdahl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04665508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05464841v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Leclerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bernier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny D&#233;geilh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02724316251317630" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Beaudoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gagnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.3182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Yutong Guo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lizabel Leblanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beauchamp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470919.2023.2257882" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacombe-Barrios" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Tuerk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lebel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Daneault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00247-023-05592-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992466v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616734.2023.2172437" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212135v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Rose" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(23)00193-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Beck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Ferschmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh Macsweeney" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linn Norbom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Wiker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2023.101261" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilmann von Soest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Beer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Gaubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.02.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13415-022-00987-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Catroppa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicki Anderson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000518752" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Desaunay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F D&#233;geilh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Eustache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Viard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2021.1974488" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecouvey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hirst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.1955934" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam H Beauchamp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000507616" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dooley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24822" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gagner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Bellerose" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lalonde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2020.147061" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou S&#233;guin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy El-Jalbout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000618" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Yeates" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040603" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpepsy/jsz071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Bailey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12270" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472786v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Gravel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21786" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472766v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2018.06.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02141" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01470285v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Viard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Egler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01229435v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Guillery-Girard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Ch&#233;telat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.12440" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bisby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sulpizio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Degeilh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valerie Curran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2015.07.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andjela Dimitrijevic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Leener" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835379v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K Tamnes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2247822" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03623129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03777498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465353v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahlig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017742v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chouquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922246v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Overweg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bekkhus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Havdahl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04665508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>