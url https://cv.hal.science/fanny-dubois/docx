--- v0 (2026-03-09)
+++ v1 (2026-04-06)
@@ -3263,51 +3263,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6DD7131"/>
+    <w:nsid w:val="09C5C5B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>