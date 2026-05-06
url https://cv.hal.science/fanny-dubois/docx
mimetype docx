--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -633,304 +633,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04018291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPS à l’école primaire et éducation à la santé : le positionnement des éducateurs territoriaux des APS</w:t>
+                <w:t xml:space="preserve">Les tensions entre esprit d’entreprendre émancipateur et esprit d’entreprise procédural : l’exemple des STAPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Amans-Passaga</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INSEE-Références "Formation-Emploi" édition 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04018306v1</w:t>
+                <w:t xml:space="preserve">hal-05514448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des jeunes plus ou moins prêts à devenir entrepreneurs</w:t>
+                <w:t xml:space="preserve">EPS à l’école primaire et éducation à la santé : le positionnement des éducateurs territoriaux des APS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Terral</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Amans-Passaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, N° 75 (1), pp.103-116. </w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 116 (2), pp.27-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.075.0103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sta.116.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962533v1</w:t>
+                <w:t xml:space="preserve">halshs-04018306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tensions entre esprit d’entreprendre émancipateur et esprit d’entreprise procédural : l’exemple des STAPS</w:t>
+                <w:t xml:space="preserve">Des jeunes plus ou moins prêts à devenir entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSEE-Références "Formation-Emploi" édition 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 75 (1), pp.103-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.075.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514448v1</w:t>
+                <w:t xml:space="preserve">hal-04962533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies entrepreneuriales : les contraintes saisonnières et la pluriactivité des entrepreneurs</w:t>
               </w:r>
@@ -1768,191 +1768,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prestataires de loisirs sportifs de pleine nature au prisme de l’intersectionnalité et de l’écoféminisme</w:t>
+                <w:t xml:space="preserve">Rapports sociaux de genre dans les activités physiques, sportives et récréatives de pleine nature : quelles évolutions et recompositions futures dans le secteur marchand ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la Recherche sur les Pratiques Récréa-sportives en Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Mirabel (Ardèche), France</w:t>
+              <w:t xml:space="preserve">No(s) Futur(s). Genre: bouleversements, utopies, impatiences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Genre, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437342v1</w:t>
+                <w:t xml:space="preserve">hal-04437334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports sociaux de genre dans les activités physiques, sportives et récréatives de pleine nature : quelles évolutions et recompositions futures dans le secteur marchand ?</w:t>
+                <w:t xml:space="preserve">Les prestataires de loisirs sportifs de pleine nature au prisme de l’intersectionnalité et de l’écoféminisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatia Terfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">No(s) Futur(s). Genre: bouleversements, utopies, impatiences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Genre, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Assises de la Recherche sur les Pratiques Récréa-sportives en Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Mirabel (Ardèche), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437334v1</w:t>
+                <w:t xml:space="preserve">hal-04437342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes d’engagement des dirigeants bénévoles dans le secteur sportif associatif</w:t>
               </w:r>
@@ -2242,51 +2242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement supérieur, une fabrique d’entrepreneurs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.239-253, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2479,259 +2479,259 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire sociologique de l’entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégori Akermann</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dubois</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire sociologique de l’entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.259-274, 2014, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/scpo.chauv.2015.01.0259⟩</w:t>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.244-258, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.chauv.2015.01.0244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951116v1</w:t>
+                <w:t xml:space="preserve">hal-04951096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire sociologique de l’entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire sociologique de l’entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.244-258, 2014, </w:t>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.259-274, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.chauv.2015.01.0244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/scpo.chauv.2015.01.0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951096v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurs pluriactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3263,51 +3263,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09C5C5B2"/>
+    <w:nsid w:val="0FE8E714"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3494,51 +3494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7222-3439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168138441" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans Passaga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.032.0065" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.1168" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.052.0051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.116.0027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.075.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514448v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gojard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.032.0065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.028.0053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4265" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5229" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949617v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.8337" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anastasie Aim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949613v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terfous Fatia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437334v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qg8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951116v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cloutier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chauv.2015.01.0259" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951096v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chauv.2015.01.0244" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603440v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100021990" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951106v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barthe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chauv.2015.01.0113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u91j" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7222-3439" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168138441" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans Passaga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432075v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.032.0065" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gef.1168" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.052.0051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514448v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gojard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.116.0027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.075.0103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.032.0065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.028.0053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4265" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5229" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949617v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.8337" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450909v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anastasie Aim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949613v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terfous Fatia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qg8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chauv.2015.01.0244" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cloutier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chauv.2015.01.0259" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603440v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100021990" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951106v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barthe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chauv.2015.01.0113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u91j" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>