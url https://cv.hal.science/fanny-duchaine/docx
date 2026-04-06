--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2027,51 +2027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FD8B400"/>
+    <w:nsid w:val="267944BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>