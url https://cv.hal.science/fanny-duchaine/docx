--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -326,265 +326,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to the epidemiology of people living with spinal cord injuries in France based on an original algorithm from public health insurance data</w:t>
+                <w:t xml:space="preserve">Mortalité des blessés médullaires : analyses spatiales et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duchaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Espagnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Bensmail</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Cordazzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202773⟩</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2023/3-2024/1, http://journals.openedition.org/eps/14740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12tpy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846257v1</w:t>
+                <w:t xml:space="preserve">hal-04990788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortalité des blessés médullaires : analyses spatiales et perspectives</w:t>
+                <w:t xml:space="preserve">A novel approach to the epidemiology of people living with spinal cord injuries in France based on an original algorithm from public health insurance data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duchaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Espagnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Regaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Bensmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cordazzo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2023/3-2024/1, http://journals.openedition.org/eps/14740. </w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12tpy⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990788v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact du zonage conventionnel sur la répartition territoriale des inﬁrmières et inﬁrmiers libéraux en France</w:t>
               </w:r>
@@ -745,51 +745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Espagnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cordazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXème colloque national de démographie "Handicaps et autonomies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rennes EHESP, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -808,338 +808,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle épidémiologie des personnes vivant avec une lésion médullaire en France</w:t>
+                <w:t xml:space="preserve">Professionnels de santé libéraux et appropriation des incitations politiques à dépister la population contre la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Levy</w:t>
+                <w:t xml:space="preserve">Mélanie Lepori Loehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Monicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duchaine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Denys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e Congrès de la Société Française de Médecine physique et de Réadaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Mardis de l'Irdes, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991095v1</w:t>
+                <w:t xml:space="preserve">hal-03957000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser les données et outils de l’action publique pour étudier son appropriation par les acteurs qui y participent. Le cas de la stratégie de dépistage de la Covid-19 en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lepori Loehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Monicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duchaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire" Action publique des données et Les données de l'action publique", Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnels de santé libéraux et appropriation des incitations politiques à dépister la population contre la Covid-19</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Monicolle</w:t>
+                <w:t xml:space="preserve">Nouvelle épidémiologie des personnes vivant avec une lésion médullaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Espagnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Regaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Denys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mardis de l'Irdes, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">37e Congrès de la Société Française de Médecine physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957000v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intérêt des données du SNDS pour étudier l’impact de la pandémie sur les personnes en situation de handicap</w:t>
               </w:r>
@@ -1164,51 +1164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Espagnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cordazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démographie et crises. XXIe colloque international de l'Aidelf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Espagnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Regaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cordazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Nancy, France. Revue d'épidémiologie et de santé publique, 71, pp.101526, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1585,64 +1585,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Espagnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Regaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Bensmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIe Congrès Adelf-Emois 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Dijon, France. Revue d'épidémiologie et de santé publique, 70, pp.S36-S37, 2022, </w:t>
@@ -2027,51 +2027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="267944BF"/>
+    <w:nsid w:val="18CFEF0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2258,51 +2258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-duchaine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2978-8172" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050390v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duchaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regaert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Delory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khlat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202815" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Espagnacq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bensmail" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202773" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordazzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tpy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mousqu&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.225.0747" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991095v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepori Loehr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957000v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101526" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.01.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Beck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amenuve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Niokhor Diouf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04991023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-duchaine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2978-8172" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050390v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duchaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regaert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Delory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khlat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202815" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990788v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Espagnacq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordazzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tpy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bensmail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202773" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mousqu&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.225.0747" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepori Loehr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991095v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101526" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.01.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Beck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amenuve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Niokhor Diouf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04991023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>