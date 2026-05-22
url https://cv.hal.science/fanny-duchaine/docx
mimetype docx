--- v2 (2026-04-27)
+++ v3 (2026-05-22)
@@ -903,243 +903,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser les données et outils de l’action publique pour étudier son appropriation par les acteurs qui y participent. Le cas de la stratégie de dépistage de la Covid-19 en France.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Monicolle</w:t>
+                <w:t xml:space="preserve">Nouvelle épidémiologie des personnes vivant avec une lésion médullaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Espagnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Regaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Denys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire" Action publique des données et Les données de l'action publique", Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">37e Congrès de la Société Française de Médecine physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956998v1</w:t>
+                <w:t xml:space="preserve">hal-04991095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle épidémiologie des personnes vivant avec une lésion médullaire en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Levy</w:t>
+                <w:t xml:space="preserve">Mobiliser les données et outils de l’action publique pour étudier son appropriation par les acteurs qui y participent. Le cas de la stratégie de dépistage de la Covid-19 en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lepori Loehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Monicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Duchaine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Denys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e Congrès de la Société Française de Médecine physique et de Réadaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire" Action publique des données et Les données de l'action publique", Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04991095v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intérêt des données du SNDS pour étudier l’impact de la pandémie sur les personnes en situation de handicap</w:t>
               </w:r>
@@ -2027,51 +2027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18CFEF0F"/>
+    <w:nsid w:val="3E821CE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2258,51 +2258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-duchaine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2978-8172" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050390v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duchaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regaert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Delory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khlat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202815" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990788v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Espagnacq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordazzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tpy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bensmail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202773" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mousqu&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.225.0747" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepori Loehr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991095v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101526" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.01.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Beck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amenuve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Niokhor Diouf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04991023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fanny-duchaine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2978-8172" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050390v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duchaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regaert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Delory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khlat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202815" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990788v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Espagnacq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordazzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tpy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bensmail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denys" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202773" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mousqu&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.225.0747" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepori Loehr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monicolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991095v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Levy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956998v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991132v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101526" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.01.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Beck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amenuve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Ndiaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Niokhor Diouf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04991023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>