--- v0 (2026-03-29)
+++ v1 (2026-05-04)
@@ -717,303 +717,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation et discussion de M. Daure et S. Alby &amp;quot;Comparer les langues en formation des enseignant.e.s et en salle de classe en Guyane française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dureysseix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque inégalités éducatives en Outre-mer et accès aux savoirs en langues et mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; MITI; SeDyL; Institut Henri Poincaré, Nov 2024, Paris Institut Henri Poincaré, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français au contact des autres langues à Mayotte : comparaison des langues et conscience métalinguistique en formation des professeurs des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dureysseix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Le français au contact des autres langues : état actuel et enseignement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Guerin; Frédéric Anciaux, Apr 2024, Fort-de-France (Martinique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04545273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiographie d’un lexique quadrilingue pour l’école à Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dureysseix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international JRE-RIICLAS 2024, "Interroger les marges en éducation et en formation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Oct 2024, Saint-Denis (La Réunion), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Langues régionales de Mayotte : quels espoirs au cœur d’un contexte criblé d’urgences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dureysseix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Langues régionales, d'outre-mer et minor(is)ées : quelles urgences linguistiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coraline Pradeau, Université de Rouen Normandie, Oct 2024, Rouen (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723661v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04778532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographe d'une langue régionale d'Outre-mer : quelles influences du français sur la mise à l'écrit du shimaore ?</w:t>
               </w:r>
@@ -1144,286 +1144,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’école à Mayotte : des langues et cultures des élèves aux enjeux et pistes didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dureysseix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence plénière. CASNAV de l'Académie de Besançon, Université de Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inclure les langues, les cultures et les patrimoines locaux à l'école : le cas de Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dureysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Meriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Congress of the POCLANDE International network (People, Cultures, Languages and Development). Kenyata University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas des territoires ultramarins français : zoom sur Mayotte, in Table ronde &amp;quot;Panorama des politiques éducatives sur le vivre-ensemble en Europe et exemples de leurs mises en œuvre&amp;quot; animée par Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dureysseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Candelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Parry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Voisins : Frontières, Proximité et Vivre-ensemble en Europe, Le Mans Université (en ligne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313828v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03313823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclure les langues de Mayotte à l'école en 2021 : le plurilinguisme écrit comme levier caché ?</w:t>
               </w:r>
@@ -1692,165 +1692,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les langues de l’école comme patrimoine immatériel à Mayotte : les moyens de leur prise en compte dans la formation initiale des enseignants du premier degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dureysseix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Didactiques plurilingues et médiations culturelles : Prendre en compte le patrimoine culturel des élèves pour construire une société inclusive et plurielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contextualisation et enseignement en et du français à Mayotte : penser la formation initiale des professeurs des écoles en contexte plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dureysseix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème congrès international de l’association EDILIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378785v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02378788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir enseignant à l’école à Mayotte : réflexion autour de la langue française en contexte plurilingue</w:t>
               </w:r>
@@ -3506,51 +3506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703841v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448936v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04723661v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04723234v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778532v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavie Maturafi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meriel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313828v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Parry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378788v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlaili Condro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ilasom" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1396x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attoumani Nassur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brandon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njeri Brandon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01577178v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCA012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703841v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448936v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04723234v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04723661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavie Maturafi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313823v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meriel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Parry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlaili Condro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ilasom" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1396x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attoumani Nassur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brandon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njeri Brandon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01577178v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCA012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>