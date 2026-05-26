--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1403,165 +1403,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Graphie des langues en territoire insulaire : quelle(s) écriture(s) de et pour Mayotte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dureysseix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquième colloque international Langue et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inclure les langues de Mayotte à l'école en 2021 : le plurilinguisme écrit comme levier caché ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dureysseix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du CCERBAL 2021. Le bilinguisme et au-delà : Faire avancer la réflexion sur les pédagogies, les politiques et les pratiques. Université d'Ottawa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313819v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03313822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects linguistiques et mathématiques du patrimoine de Mayotte : de l'accueil des élèves dans leurs langues à la formation initiale des enseignants</w:t>
               </w:r>
@@ -3506,51 +3506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703841v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448936v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04723234v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04723661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavie Maturafi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313823v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meriel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Parry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlaili Condro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ilasom" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1396x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attoumani Nassur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brandon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njeri Brandon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01577178v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCA012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703841v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448936v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448942v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778532v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545273v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04723234v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04723661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719080v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavie Maturafi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313823v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Meriel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313828v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Candelier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Parry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313822v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032120v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlaili Condro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Ilasom" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;glise" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1396x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attoumani Nassur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brandon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njeri Brandon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01433003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01577178v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCA012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>